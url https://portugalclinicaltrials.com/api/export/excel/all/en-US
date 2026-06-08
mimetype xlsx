--- v0 (2026-05-19)
+++ v1 (2026-06-08)
@@ -30,51 +30,51 @@
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb049ce6c354333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d86b2c91aac4e6daf4e40e6cc60e898.psmdcp" Id="Rf151ec6ff55e4044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f603290e5f467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fad7792490a94f84a840f73a79c96e3d.psmdcp" Id="Rdd9c532c07794422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AIBILI" sheetId="2" r:id="rId2"/>
     <x:sheet name=" (2CA-Braga)" sheetId="3" r:id="rId3"/>
     <x:sheet name=" Barreiro-Montijo" sheetId="4" r:id="rId4"/>
     <x:sheet name=" Entre Douro e Vouga" sheetId="5" r:id="rId5"/>
     <x:sheet name=" Leiria" sheetId="6" r:id="rId6"/>
     <x:sheet name=" Setúbal" sheetId="7" r:id="rId7"/>
     <x:sheet name=" Trás-os-Montes e Alto Douro" sheetId="8" r:id="rId8"/>
     <x:sheet name=" Baixo Vouga" sheetId="9" r:id="rId9"/>
     <x:sheet name=" Oeste" sheetId="10" r:id="rId10"/>
     <x:sheet name=" Coimbra" sheetId="11" r:id="rId11"/>
     <x:sheet name=" Lisboa Ocidental" sheetId="12" r:id="rId12"/>
     <x:sheet name=" Universitário Cova da Beira" sheetId="13" r:id="rId13"/>
     <x:sheet name=" São João" sheetId="14" r:id="rId14"/>
     <x:sheet name=" Algarve" sheetId="15" r:id="rId15"/>
     <x:sheet name=" Santo António" sheetId="16" r:id="rId16"/>
     <x:sheet name=" Universitário Lisboa Central" sheetId="17" r:id="rId17"/>