--- v1 (2026-06-08)
+++ v2 (2026-06-28)
@@ -30,51 +30,51 @@
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f603290e5f467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fad7792490a94f84a840f73a79c96e3d.psmdcp" Id="Rdd9c532c07794422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17caec533ca64881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b60778d0f549e6ab2f1cee35155c8f.psmdcp" Id="Raf6aa1116411465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AIBILI" sheetId="2" r:id="rId2"/>
     <x:sheet name=" (2CA-Braga)" sheetId="3" r:id="rId3"/>
     <x:sheet name=" Barreiro-Montijo" sheetId="4" r:id="rId4"/>
     <x:sheet name=" Entre Douro e Vouga" sheetId="5" r:id="rId5"/>
     <x:sheet name=" Leiria" sheetId="6" r:id="rId6"/>
     <x:sheet name=" Setúbal" sheetId="7" r:id="rId7"/>
     <x:sheet name=" Trás-os-Montes e Alto Douro" sheetId="8" r:id="rId8"/>
     <x:sheet name=" Baixo Vouga" sheetId="9" r:id="rId9"/>
     <x:sheet name=" Oeste" sheetId="10" r:id="rId10"/>
     <x:sheet name=" Coimbra" sheetId="11" r:id="rId11"/>
     <x:sheet name=" Lisboa Ocidental" sheetId="12" r:id="rId12"/>
     <x:sheet name=" Universitário Cova da Beira" sheetId="13" r:id="rId13"/>
     <x:sheet name=" São João" sheetId="14" r:id="rId14"/>
     <x:sheet name=" Algarve" sheetId="15" r:id="rId15"/>
     <x:sheet name=" Santo António" sheetId="16" r:id="rId16"/>
     <x:sheet name=" Universitário Lisboa Central" sheetId="17" r:id="rId17"/>