--- v2 (2026-06-28)
+++ v3 (2026-06-28)
@@ -30,51 +30,51 @@
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17caec533ca64881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b60778d0f549e6ab2f1cee35155c8f.psmdcp" Id="Raf6aa1116411465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea3de58e6ee4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9414677570914300a588871ab9c04b38.psmdcp" Id="R4b5a1b228698467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AIBILI" sheetId="2" r:id="rId2"/>
     <x:sheet name=" (2CA-Braga)" sheetId="3" r:id="rId3"/>
     <x:sheet name=" Barreiro-Montijo" sheetId="4" r:id="rId4"/>
     <x:sheet name=" Entre Douro e Vouga" sheetId="5" r:id="rId5"/>
     <x:sheet name=" Leiria" sheetId="6" r:id="rId6"/>
     <x:sheet name=" Setúbal" sheetId="7" r:id="rId7"/>
     <x:sheet name=" Trás-os-Montes e Alto Douro" sheetId="8" r:id="rId8"/>
     <x:sheet name=" Baixo Vouga" sheetId="9" r:id="rId9"/>
     <x:sheet name=" Oeste" sheetId="10" r:id="rId10"/>
     <x:sheet name=" Coimbra" sheetId="11" r:id="rId11"/>
     <x:sheet name=" Lisboa Ocidental" sheetId="12" r:id="rId12"/>
     <x:sheet name=" Universitário Cova da Beira" sheetId="13" r:id="rId13"/>
     <x:sheet name=" São João" sheetId="14" r:id="rId14"/>
     <x:sheet name=" Algarve" sheetId="15" r:id="rId15"/>
     <x:sheet name=" Santo António" sheetId="16" r:id="rId16"/>
     <x:sheet name=" Universitário Lisboa Central" sheetId="17" r:id="rId17"/>