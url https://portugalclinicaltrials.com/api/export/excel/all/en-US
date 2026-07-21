--- v3 (2026-06-28)
+++ v4 (2026-07-21)
@@ -30,51 +30,51 @@
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea3de58e6ee4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9414677570914300a588871ab9c04b38.psmdcp" Id="R4b5a1b228698467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecb2e8d86dd4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e4025ebf75b47bfb5cd6ebecf6a1d34.psmdcp" Id="R303ad5e67dbe42a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AIBILI" sheetId="2" r:id="rId2"/>
     <x:sheet name=" (2CA-Braga)" sheetId="3" r:id="rId3"/>
     <x:sheet name=" Barreiro-Montijo" sheetId="4" r:id="rId4"/>
     <x:sheet name=" Entre Douro e Vouga" sheetId="5" r:id="rId5"/>
     <x:sheet name=" Leiria" sheetId="6" r:id="rId6"/>
     <x:sheet name=" Setúbal" sheetId="7" r:id="rId7"/>
     <x:sheet name=" Trás-os-Montes e Alto Douro" sheetId="8" r:id="rId8"/>
     <x:sheet name=" Baixo Vouga" sheetId="9" r:id="rId9"/>
     <x:sheet name=" Oeste" sheetId="10" r:id="rId10"/>
     <x:sheet name=" Coimbra" sheetId="11" r:id="rId11"/>
     <x:sheet name=" Lisboa Ocidental" sheetId="12" r:id="rId12"/>
     <x:sheet name=" Universitário Cova da Beira" sheetId="13" r:id="rId13"/>
     <x:sheet name=" São João" sheetId="14" r:id="rId14"/>
     <x:sheet name=" Algarve" sheetId="15" r:id="rId15"/>
     <x:sheet name=" Santo António" sheetId="16" r:id="rId16"/>
     <x:sheet name=" Universitário Lisboa Central" sheetId="17" r:id="rId17"/>