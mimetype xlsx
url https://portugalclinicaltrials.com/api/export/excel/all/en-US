--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -30,51 +30,51 @@
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecb2e8d86dd4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e4025ebf75b47bfb5cd6ebecf6a1d34.psmdcp" Id="R303ad5e67dbe42a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb845a9e2cced4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116324bef3924b6f92010bbad20923c6.psmdcp" Id="Re70bb343815f4d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AIBILI" sheetId="2" r:id="rId2"/>
     <x:sheet name=" (2CA-Braga)" sheetId="3" r:id="rId3"/>
     <x:sheet name=" Barreiro-Montijo" sheetId="4" r:id="rId4"/>
     <x:sheet name=" Entre Douro e Vouga" sheetId="5" r:id="rId5"/>
     <x:sheet name=" Leiria" sheetId="6" r:id="rId6"/>
     <x:sheet name=" Setúbal" sheetId="7" r:id="rId7"/>
     <x:sheet name=" Trás-os-Montes e Alto Douro" sheetId="8" r:id="rId8"/>
     <x:sheet name=" Baixo Vouga" sheetId="9" r:id="rId9"/>
     <x:sheet name=" Oeste" sheetId="10" r:id="rId10"/>
     <x:sheet name=" Coimbra" sheetId="11" r:id="rId11"/>
     <x:sheet name=" Lisboa Ocidental" sheetId="12" r:id="rId12"/>
     <x:sheet name=" Universitário Cova da Beira" sheetId="13" r:id="rId13"/>
     <x:sheet name=" São João" sheetId="14" r:id="rId14"/>
     <x:sheet name=" Algarve" sheetId="15" r:id="rId15"/>
     <x:sheet name=" Santo António" sheetId="16" r:id="rId16"/>
     <x:sheet name=" Universitário Lisboa Central" sheetId="17" r:id="rId17"/>