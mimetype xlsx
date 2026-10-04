--- v5 (2026-08-30)
+++ v6 (2026-10-04)
@@ -30,51 +30,51 @@
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb845a9e2cced4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116324bef3924b6f92010bbad20923c6.psmdcp" Id="Re70bb343815f4d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3497bd0f23854b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0f0de381dae4db1a4188c6ec216aed5.psmdcp" Id="R31016f393af644d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AIBILI" sheetId="2" r:id="rId2"/>
     <x:sheet name=" (2CA-Braga)" sheetId="3" r:id="rId3"/>
     <x:sheet name=" Barreiro-Montijo" sheetId="4" r:id="rId4"/>
     <x:sheet name=" Entre Douro e Vouga" sheetId="5" r:id="rId5"/>
     <x:sheet name=" Leiria" sheetId="6" r:id="rId6"/>
     <x:sheet name=" Setúbal" sheetId="7" r:id="rId7"/>
     <x:sheet name=" Trás-os-Montes e Alto Douro" sheetId="8" r:id="rId8"/>
     <x:sheet name=" Baixo Vouga" sheetId="9" r:id="rId9"/>
     <x:sheet name=" Oeste" sheetId="10" r:id="rId10"/>
     <x:sheet name=" Coimbra" sheetId="11" r:id="rId11"/>
     <x:sheet name=" Lisboa Ocidental" sheetId="12" r:id="rId12"/>
     <x:sheet name=" Universitário Cova da Beira" sheetId="13" r:id="rId13"/>
     <x:sheet name=" São João" sheetId="14" r:id="rId14"/>
     <x:sheet name=" Algarve" sheetId="15" r:id="rId15"/>
     <x:sheet name=" Santo António" sheetId="16" r:id="rId16"/>
     <x:sheet name=" Universitário Lisboa Central" sheetId="17" r:id="rId17"/>