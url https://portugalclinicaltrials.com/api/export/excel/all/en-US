--- v6 (2026-10-04)
+++ v7 (2026-10-24)
@@ -30,51 +30,51 @@
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3497bd0f23854b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0f0de381dae4db1a4188c6ec216aed5.psmdcp" Id="R31016f393af644d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25488d3399664a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93e734e10fd54b2ea10b39783ee4666a.psmdcp" Id="R1f3cffdec7cb4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AIBILI" sheetId="2" r:id="rId2"/>
     <x:sheet name=" (2CA-Braga)" sheetId="3" r:id="rId3"/>
     <x:sheet name=" Barreiro-Montijo" sheetId="4" r:id="rId4"/>
     <x:sheet name=" Entre Douro e Vouga" sheetId="5" r:id="rId5"/>
     <x:sheet name=" Leiria" sheetId="6" r:id="rId6"/>
     <x:sheet name=" Setúbal" sheetId="7" r:id="rId7"/>
     <x:sheet name=" Trás-os-Montes e Alto Douro" sheetId="8" r:id="rId8"/>
     <x:sheet name=" Baixo Vouga" sheetId="9" r:id="rId9"/>
     <x:sheet name=" Oeste" sheetId="10" r:id="rId10"/>
     <x:sheet name=" Coimbra" sheetId="11" r:id="rId11"/>
     <x:sheet name=" Lisboa Ocidental" sheetId="12" r:id="rId12"/>
     <x:sheet name=" Universitário Cova da Beira" sheetId="13" r:id="rId13"/>
     <x:sheet name=" São João" sheetId="14" r:id="rId14"/>
     <x:sheet name=" Algarve" sheetId="15" r:id="rId15"/>
     <x:sheet name=" Santo António" sheetId="16" r:id="rId16"/>
     <x:sheet name=" Universitário Lisboa Central" sheetId="17" r:id="rId17"/>