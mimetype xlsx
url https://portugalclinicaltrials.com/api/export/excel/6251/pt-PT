--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab657850dfb4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd3961d833834a4f82a0f4e199010922.psmdcp" Id="Rd834f49b675847a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra801d36703984389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3000bca8cca040cb98ce71ced5d1d2db.psmdcp" Id="R5e0601ff45894b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº estudos clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>