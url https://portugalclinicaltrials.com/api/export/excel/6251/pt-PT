--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra801d36703984389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3000bca8cca040cb98ce71ced5d1d2db.psmdcp" Id="R5e0601ff45894b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8237cd58e08459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6c629d940c1400bbf8c206cd0f714d3.psmdcp" Id="Rf9432fd4908f47d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº estudos clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>