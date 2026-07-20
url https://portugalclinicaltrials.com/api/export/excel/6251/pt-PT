--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8237cd58e08459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6c629d940c1400bbf8c206cd0f714d3.psmdcp" Id="Rf9432fd4908f47d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ddf105f9ea4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7e2a6bbeb094ae98cf178b36fd1aecd.psmdcp" Id="R63bf382fa5e84514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº estudos clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>