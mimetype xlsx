--- v3 (2026-07-20)
+++ v4 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ddf105f9ea4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7e2a6bbeb094ae98cf178b36fd1aecd.psmdcp" Id="R63bf382fa5e84514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e7dd8e306074160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac05791e6f1242639641f0bc3f398d1a.psmdcp" Id="R09f852d751e94df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº estudos clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>