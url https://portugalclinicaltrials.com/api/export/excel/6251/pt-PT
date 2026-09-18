--- v4 (2026-08-26)
+++ v5 (2026-09-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e7dd8e306074160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac05791e6f1242639641f0bc3f398d1a.psmdcp" Id="R09f852d751e94df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b94cbb4f0b64326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f86f1b9d18c54ec1bb1cbded647ba8e1.psmdcp" Id="R37beb89d335e4819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº estudos clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>