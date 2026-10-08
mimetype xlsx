--- v5 (2026-09-18)
+++ v6 (2026-10-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b94cbb4f0b64326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f86f1b9d18c54ec1bb1cbded647ba8e1.psmdcp" Id="R37beb89d335e4819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b6112a4f794328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76c34b3e01904ae4ba46539108e71868.psmdcp" Id="Re62f480cd79f4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº estudos clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>