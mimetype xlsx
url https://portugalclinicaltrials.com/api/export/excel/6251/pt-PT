--- v6 (2026-10-08)
+++ v7 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b6112a4f794328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76c34b3e01904ae4ba46539108e71868.psmdcp" Id="Re62f480cd79f4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07040b3022cf4020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c7bcbd11f8d403eb83960810cf99d46.psmdcp" Id="R2040e898ac1140d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº estudos clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>