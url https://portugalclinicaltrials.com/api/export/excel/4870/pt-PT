--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6a0e902ca542cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a268704ff54446abc4f8d1dbe54ac65.psmdcp" Id="Rd3ff0eb9512946d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e06cae54fbb4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb8e4a37fa6a4b3b9d7d9bc9dd422926.psmdcp" Id="Rfceb3147c7e9432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="-" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>