--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e06cae54fbb4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb8e4a37fa6a4b3b9d7d9bc9dd422926.psmdcp" Id="Rfceb3147c7e9432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b5537a40f84795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57751a6f82174babb40ab0a84c74a06f.psmdcp" Id="R84a168ad5d9c48ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="-" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>