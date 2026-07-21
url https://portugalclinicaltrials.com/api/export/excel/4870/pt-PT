--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b5537a40f84795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57751a6f82174babb40ab0a84c74a06f.psmdcp" Id="R84a168ad5d9c48ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebff26a5b9446e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ad8649edfa947b38f30f380e7ba4858.psmdcp" Id="R596fc9afc8be4529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="-" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>