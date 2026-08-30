--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebff26a5b9446e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ad8649edfa947b38f30f380e7ba4858.psmdcp" Id="R596fc9afc8be4529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349a5a0607c84e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcf5b1c51904447caf62ea99ab46e662.psmdcp" Id="Rd8e083e110034973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="-" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>