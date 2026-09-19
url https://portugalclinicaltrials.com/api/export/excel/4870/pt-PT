--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349a5a0607c84e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcf5b1c51904447caf62ea99ab46e662.psmdcp" Id="Rd8e083e110034973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4195678e1ce8491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd170c85c12c4483ade32486202cc993.psmdcp" Id="Rf41bf4398c3c4add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="-" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>