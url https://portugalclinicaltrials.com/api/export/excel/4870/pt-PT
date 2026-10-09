--- v5 (2026-09-19)
+++ v6 (2026-10-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4195678e1ce8491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd170c85c12c4483ade32486202cc993.psmdcp" Id="Rf41bf4398c3c4add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db7e226b90d43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1522b9de56644bfebfac33f703b83c2f.psmdcp" Id="R24f476ec98734935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="-" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>