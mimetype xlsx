--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db7e226b90d43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1522b9de56644bfebfac33f703b83c2f.psmdcp" Id="R24f476ec98734935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9630b0a87e48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65dc98bd3dd64c03a77119270a53cc01.psmdcp" Id="R43400af45b2f4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="-" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>