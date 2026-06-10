--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e515cb044194b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff616d4eaab24c62be8c4f0975d054d6.psmdcp" Id="R510a7c5230f44648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36905020a414a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ac0e4c79f7f4057875917474ed4973c.psmdcp" Id="R664cd1d19bda491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>