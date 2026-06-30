--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36905020a414a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ac0e4c79f7f4057875917474ed4973c.psmdcp" Id="R664cd1d19bda491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bd2ece21934a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525075035f4547cc99e096cd338acf69.psmdcp" Id="Rc8566ee8b54142bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>