--- v2 (2026-06-30)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bd2ece21934a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525075035f4547cc99e096cd338acf69.psmdcp" Id="Rc8566ee8b54142bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e82aa9f35404793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/337e9ee062f148c6946a04b8b3f266ea.psmdcp" Id="R6eaa68d442634c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>