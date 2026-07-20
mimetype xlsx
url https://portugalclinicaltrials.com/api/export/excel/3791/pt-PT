--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e82aa9f35404793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/337e9ee062f148c6946a04b8b3f266ea.psmdcp" Id="R6eaa68d442634c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bc006f54854816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47e038d83f7f42bca5421967dde432e0.psmdcp" Id="R63417434a3424588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>