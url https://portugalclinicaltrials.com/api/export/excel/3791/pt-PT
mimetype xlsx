--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bc006f54854816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47e038d83f7f42bca5421967dde432e0.psmdcp" Id="R63417434a3424588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1843ed9e273f487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1b7fe2d659b4b378ecc8ef5e0b867d4.psmdcp" Id="R2ba4673f8b694f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>