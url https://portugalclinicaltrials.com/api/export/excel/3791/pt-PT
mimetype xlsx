--- v5 (2026-08-29)
+++ v6 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1843ed9e273f487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1b7fe2d659b4b378ecc8ef5e0b867d4.psmdcp" Id="R2ba4673f8b694f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fa8fb1055841c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eb5ffc5de9d41c1b4c75f9151f4f6b6.psmdcp" Id="R8525e3a93bec4152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>