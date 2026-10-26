--- v6 (2026-09-23)
+++ v7 (2026-10-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fa8fb1055841c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eb5ffc5de9d41c1b4c75f9151f4f6b6.psmdcp" Id="R8525e3a93bec4152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cf7369549c4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b3c2118d4fb4ed1bccfc319cb29dab6.psmdcp" Id="Rf11fa0be9d3c4c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>