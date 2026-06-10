--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204cdda422b6491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f13486685f934b6d83c8a5d570e5483a.psmdcp" Id="R3b0ac502a9e04a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa9958eb4584a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61679bf081241a884d548044c1014bc.psmdcp" Id="R752943a436574a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>