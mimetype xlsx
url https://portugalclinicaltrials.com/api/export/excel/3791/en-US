--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa9958eb4584a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61679bf081241a884d548044c1014bc.psmdcp" Id="R752943a436574a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54ea13e9f9943a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3908fb72b9d14185ae3daa3bbbb136f6.psmdcp" Id="Rc87b027e7c0f4c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>