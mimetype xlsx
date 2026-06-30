--- v2 (2026-06-30)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54ea13e9f9943a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3908fb72b9d14185ae3daa3bbbb136f6.psmdcp" Id="Rc87b027e7c0f4c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re260be7a97f94af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46d2e9389d34447396b3f0be59116bf7.psmdcp" Id="R7affa6a786304a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>