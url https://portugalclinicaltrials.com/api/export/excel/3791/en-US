--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re260be7a97f94af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46d2e9389d34447396b3f0be59116bf7.psmdcp" Id="R7affa6a786304a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1994bbef15461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa81022efe564d9bb90f9615c5281ef6.psmdcp" Id="Rbc1f73b8514d4321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>