--- v4 (2026-07-21)
+++ v5 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1994bbef15461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa81022efe564d9bb90f9615c5281ef6.psmdcp" Id="Rbc1f73b8514d4321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6226d3361404e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3af85fbffa5472b867fcff401c39244.psmdcp" Id="R4a2a5321e12b4c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>