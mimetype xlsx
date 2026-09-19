--- v5 (2026-08-29)
+++ v6 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6226d3361404e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3af85fbffa5472b867fcff401c39244.psmdcp" Id="R4a2a5321e12b4c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5ec2d696604d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d0610c8c1a2409c8ba19314cb203093.psmdcp" Id="R701ab14e625c4e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>