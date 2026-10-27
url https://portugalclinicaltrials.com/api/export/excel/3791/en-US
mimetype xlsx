--- v6 (2026-09-19)
+++ v7 (2026-10-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5ec2d696604d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d0610c8c1a2409c8ba19314cb203093.psmdcp" Id="R701ab14e625c4e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b94f1af6e24d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9d831de3ab2441e913894de14940c5c.psmdcp" Id="Rf9327d39a8384a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>