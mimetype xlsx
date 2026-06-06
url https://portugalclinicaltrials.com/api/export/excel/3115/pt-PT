--- v0 (2026-05-16)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6b5c62d52e4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dffdc418cdc547128d7a084ad72413d3.psmdcp" Id="R4bf65802927f4a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dde5f089ff4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f78b13d7befc4c0c9ef132d0b9c6dad0.psmdcp" Id="R130389f59fc44010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>