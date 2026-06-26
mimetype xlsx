--- v1 (2026-06-06)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dde5f089ff4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f78b13d7befc4c0c9ef132d0b9c6dad0.psmdcp" Id="R130389f59fc44010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5ec48c24464838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86ac6c9df30242e5a2247f72ea9177b4.psmdcp" Id="R09a418be5cb243de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>