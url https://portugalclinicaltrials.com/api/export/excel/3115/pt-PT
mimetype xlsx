--- v2 (2026-06-26)
+++ v3 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5ec48c24464838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86ac6c9df30242e5a2247f72ea9177b4.psmdcp" Id="R09a418be5cb243de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294acc94be17499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35963d4da8134e8a983d21ce59b80425.psmdcp" Id="R15c3d249217149a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>