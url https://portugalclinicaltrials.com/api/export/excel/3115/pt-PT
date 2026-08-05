--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294acc94be17499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35963d4da8134e8a983d21ce59b80425.psmdcp" Id="R15c3d249217149a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f04ff4bfd347ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0027b6d2d5d443fb7939e88354488f6.psmdcp" Id="Re3a4831ad4f34332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>