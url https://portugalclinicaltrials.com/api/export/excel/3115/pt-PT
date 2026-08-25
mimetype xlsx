--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f04ff4bfd347ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0027b6d2d5d443fb7939e88354488f6.psmdcp" Id="Re3a4831ad4f34332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018bae093a004a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/def46367779648f8921c262e89d4857a.psmdcp" Id="R0b34c070c4334fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>