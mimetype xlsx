--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018bae093a004a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/def46367779648f8921c262e89d4857a.psmdcp" Id="R0b34c070c4334fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef28e5aaab24401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee6cfc908acf44b19622a02c35f520ad.psmdcp" Id="R05f6634334154cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>