--- v6 (2026-09-14)
+++ v7 (2026-10-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef28e5aaab24401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee6cfc908acf44b19622a02c35f520ad.psmdcp" Id="R05f6634334154cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b0019a8fc94d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee394f9b1264b53b0d2c7c10cd5e982.psmdcp" Id="Rf0af40b4f4124dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>