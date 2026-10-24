--- v7 (2026-10-04)
+++ v8 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b0019a8fc94d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee394f9b1264b53b0d2c7c10cd5e982.psmdcp" Id="Rf0af40b4f4124dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e68a99d5f54223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09bd94418fc74821922342abc5802eae.psmdcp" Id="Rc84960e78af2496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>