--- v0 (2026-06-06)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0148c10a5d2d4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a41ef6cbd0a4ab380b53ff130b02f98.psmdcp" Id="Rf1910888fac6498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9372903a6944e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a93f1cbbe44c450f8191bd637a9a9107.psmdcp" Id="R840beff9019a4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>