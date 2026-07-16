--- v1 (2026-06-06)
+++ v2 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9372903a6944e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a93f1cbbe44c450f8191bd637a9a9107.psmdcp" Id="R840beff9019a4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7026d4041fd04e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3ff981c57724e178749a2c3690b8525.psmdcp" Id="R4d0bedf1f84348a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>