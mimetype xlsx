--- v2 (2026-07-16)
+++ v3 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7026d4041fd04e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3ff981c57724e178749a2c3690b8525.psmdcp" Id="R4d0bedf1f84348a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3892a057bbb4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d334dcd0bcd483182d0efee483b310d.psmdcp" Id="Ra6211b7dcecf4650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>