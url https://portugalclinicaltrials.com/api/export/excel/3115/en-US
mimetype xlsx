--- v3 (2026-08-05)
+++ v4 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3892a057bbb4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d334dcd0bcd483182d0efee483b310d.psmdcp" Id="Ra6211b7dcecf4650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab4670af01c44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9c75a12bcbf48658183ffb6c6ddba44.psmdcp" Id="R316de0a12db34f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>