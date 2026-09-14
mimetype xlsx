--- v4 (2026-08-25)
+++ v5 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab4670af01c44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9c75a12bcbf48658183ffb6c6ddba44.psmdcp" Id="R316de0a12db34f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb887e7df11b64046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5e37474c8dc4c19bc1d0bb5c6eb683d.psmdcp" Id="Rd5236cc7cbeb4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>