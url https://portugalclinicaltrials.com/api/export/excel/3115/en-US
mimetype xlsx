--- v5 (2026-09-14)
+++ v6 (2026-10-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb887e7df11b64046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5e37474c8dc4c19bc1d0bb5c6eb683d.psmdcp" Id="Rd5236cc7cbeb4889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad29430e86e4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09cbe8620d8d42adbb7b9bb749cf9264.psmdcp" Id="R250c5280c0af4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>