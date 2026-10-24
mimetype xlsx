--- v6 (2026-10-04)
+++ v7 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad29430e86e4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09cbe8620d8d42adbb7b9bb749cf9264.psmdcp" Id="R250c5280c0af4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2507f3897fe24c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e6e7dbd004840f7b50d1079fb12308d.psmdcp" Id="Rbb50223bac7548bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>