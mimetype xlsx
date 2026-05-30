--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f2b3d19d174712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b13013e07bb474fb3f8206e32aaea05.psmdcp" Id="R2d0612948eba4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66475f87dce455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba8a6aa449c544cf937bb89988a33356.psmdcp" Id="R5f7515f5954d4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>