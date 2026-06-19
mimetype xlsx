--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66475f87dce455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba8a6aa449c544cf937bb89988a33356.psmdcp" Id="R5f7515f5954d4000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805dcc56c89b415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c43e945cbb144ca9e8e19db37f682be.psmdcp" Id="R5227b3b0048b4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>