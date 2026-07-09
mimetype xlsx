--- v2 (2026-06-19)
+++ v3 (2026-07-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805dcc56c89b415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c43e945cbb144ca9e8e19db37f682be.psmdcp" Id="R5227b3b0048b4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ce18cbbd7d4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15a55333ba5247559c13cbaf80e1eec2.psmdcp" Id="R783672008d4642c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>