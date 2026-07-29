--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ce18cbbd7d4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15a55333ba5247559c13cbaf80e1eec2.psmdcp" Id="R783672008d4642c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54014c3f866f4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a95d7654793e4ca0903c6d9d3a928ac8.psmdcp" Id="R734df99522d549e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>