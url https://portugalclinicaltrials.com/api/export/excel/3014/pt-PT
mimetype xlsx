--- v4 (2026-07-29)
+++ v5 (2026-08-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54014c3f866f4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a95d7654793e4ca0903c6d9d3a928ac8.psmdcp" Id="R734df99522d549e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ec4f47a7a8414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ebb49a6ed664d73ba5a922a15422571.psmdcp" Id="R171fe14402f74660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>