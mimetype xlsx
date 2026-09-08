--- v5 (2026-08-19)
+++ v6 (2026-09-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ec4f47a7a8414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ebb49a6ed664d73ba5a922a15422571.psmdcp" Id="R171fe14402f74660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb51ee168ec4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07abf75e62334bbca26adf4a7497175f.psmdcp" Id="R1ccd8cf69b184b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>