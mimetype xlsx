--- v6 (2026-09-08)
+++ v7 (2026-10-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb51ee168ec4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07abf75e62334bbca26adf4a7497175f.psmdcp" Id="R1ccd8cf69b184b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d133cd4c8c14f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/155c5e1a74e341feb40c12986773d918.psmdcp" Id="Rfe16979a2d6042f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>