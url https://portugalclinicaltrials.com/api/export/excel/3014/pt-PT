--- v7 (2026-10-17)
+++ v8 (2026-11-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d133cd4c8c14f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/155c5e1a74e341feb40c12986773d918.psmdcp" Id="Rfe16979a2d6042f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd3ed6c21074386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ab4400315374e5b97ae2d7109a6d306.psmdcp" Id="R4301f629406a4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>