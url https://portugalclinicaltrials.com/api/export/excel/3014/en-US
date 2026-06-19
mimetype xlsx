--- v0 (2026-05-30)
+++ v1 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379b2fea5e124725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/323a31c7a0ba414696baf3523db3e47c.psmdcp" Id="Rbe445445611941a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7909e56b80144517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e63be4b85ca4936a3e4f9ed913642ec.psmdcp" Id="R6bc2bd7112b44a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>