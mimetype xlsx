--- v1 (2026-06-19)
+++ v2 (2026-07-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7909e56b80144517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e63be4b85ca4936a3e4f9ed913642ec.psmdcp" Id="R6bc2bd7112b44a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e073d96b6146f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc97b78c179541df9417f8cd9faa422f.psmdcp" Id="R9975821c6e3e4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>