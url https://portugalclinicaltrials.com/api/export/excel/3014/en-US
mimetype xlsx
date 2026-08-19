--- v2 (2026-07-11)
+++ v3 (2026-08-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e073d96b6146f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc97b78c179541df9417f8cd9faa422f.psmdcp" Id="R9975821c6e3e4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce76f0b1e3b84739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bc3421987484cc485d3fd8521878e68.psmdcp" Id="Rbf311722dae54255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>