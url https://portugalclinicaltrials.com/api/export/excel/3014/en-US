--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce76f0b1e3b84739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bc3421987484cc485d3fd8521878e68.psmdcp" Id="Rbf311722dae54255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028a312ad1df44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d09044c90ceb4a9a87ebb860391b6a1f.psmdcp" Id="Rb38364ded7fb43db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>