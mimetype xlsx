--- v4 (2026-09-08)
+++ v5 (2026-10-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028a312ad1df44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d09044c90ceb4a9a87ebb860391b6a1f.psmdcp" Id="Rb38364ded7fb43db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b303771f1a45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3375d6c95c45f58536d2df94ddee83.psmdcp" Id="Rf2c96021dda54444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>