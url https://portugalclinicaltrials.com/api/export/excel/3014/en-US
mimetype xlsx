--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b303771f1a45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3375d6c95c45f58536d2df94ddee83.psmdcp" Id="Rf2c96021dda54444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8659c637d74c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4088578c79b4bdba1302158d0fb9749.psmdcp" Id="R61df8e95ee134985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>