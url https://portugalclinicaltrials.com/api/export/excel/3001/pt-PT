--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41b6298370b4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/003dd2b48b3a4148b15a221924655b5b.psmdcp" Id="R2ec807b57f304c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5f6d5c74f04c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2864268aedfc4547b7fae9233a05af9d.psmdcp" Id="R5ad1fba8fe39424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>