--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5f6d5c74f04c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2864268aedfc4547b7fae9233a05af9d.psmdcp" Id="R5ad1fba8fe39424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e09785ef504b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ec6c314f91e4531b81c65636f1055ed.psmdcp" Id="R9de3d63280054ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>