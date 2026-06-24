--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e09785ef504b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ec6c314f91e4531b81c65636f1055ed.psmdcp" Id="R9de3d63280054ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906ff234cf4c4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c5a517f0afd41f2aa920dbd14f6f2fd.psmdcp" Id="R94435e6330ec4bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>