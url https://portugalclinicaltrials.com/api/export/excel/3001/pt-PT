--- v3 (2026-06-24)
+++ v4 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906ff234cf4c4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c5a517f0afd41f2aa920dbd14f6f2fd.psmdcp" Id="R94435e6330ec4bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9932d75d0e924227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7215b1e5c33743ae951eee3f0b7688ee.psmdcp" Id="R067cd8e5e3694fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>