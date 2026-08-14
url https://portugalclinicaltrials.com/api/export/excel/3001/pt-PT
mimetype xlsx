--- v4 (2026-07-24)
+++ v5 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9932d75d0e924227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7215b1e5c33743ae951eee3f0b7688ee.psmdcp" Id="R067cd8e5e3694fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183540eac39f4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a708bb9f841d499e9c60033f3e220be6.psmdcp" Id="R2be5937970524bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>