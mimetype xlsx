--- v5 (2026-08-14)
+++ v6 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183540eac39f4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a708bb9f841d499e9c60033f3e220be6.psmdcp" Id="R2be5937970524bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf597be5a23c40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36e15d3d779140dcaf1f30eff6c01346.psmdcp" Id="Rb39766ba677f429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>