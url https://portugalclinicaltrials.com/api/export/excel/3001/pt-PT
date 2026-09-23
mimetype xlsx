--- v6 (2026-09-03)
+++ v7 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf597be5a23c40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36e15d3d779140dcaf1f30eff6c01346.psmdcp" Id="Rb39766ba677f429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re363784f77d44089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/875a0fc23eef41de8ddf8f228c1df241.psmdcp" Id="Re91f1c2e519b4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>