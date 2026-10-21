--- v7 (2026-09-23)
+++ v8 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re363784f77d44089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/875a0fc23eef41de8ddf8f228c1df241.psmdcp" Id="Re91f1c2e519b4d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5fcef642fa24b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a61cb1586d14b8ba72193ff1a52660d.psmdcp" Id="R0aabc8a6267a48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>