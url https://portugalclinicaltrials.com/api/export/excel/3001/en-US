--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507eb1b9c3914c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/958725cd698349b8ad9dcdafff50c9a5.psmdcp" Id="R30b867d9c7344125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629280f5c201400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17894197fe4a406cb5cfd86a5c2c2c5a.psmdcp" Id="Rc3789b262f7a43d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>