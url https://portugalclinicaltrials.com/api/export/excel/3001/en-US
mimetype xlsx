--- v1 (2026-06-24)
+++ v2 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629280f5c201400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17894197fe4a406cb5cfd86a5c2c2c5a.psmdcp" Id="Rc3789b262f7a43d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457df9e547a74e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60d8e16b95d348d089a5ec2222b3e3a6.psmdcp" Id="Rb2dda1a3da4049f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>