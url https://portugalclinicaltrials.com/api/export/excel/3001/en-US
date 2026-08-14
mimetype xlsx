--- v2 (2026-07-24)
+++ v3 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457df9e547a74e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60d8e16b95d348d089a5ec2222b3e3a6.psmdcp" Id="Rb2dda1a3da4049f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85442a5a68354bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417468e73a9d4a1794fd16e2150aea13.psmdcp" Id="R5c9da32dfe7149d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>