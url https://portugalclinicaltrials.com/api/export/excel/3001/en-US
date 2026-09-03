--- v3 (2026-08-14)
+++ v4 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85442a5a68354bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417468e73a9d4a1794fd16e2150aea13.psmdcp" Id="R5c9da32dfe7149d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3df91813a774909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0feda155725458d8ed471738648c872.psmdcp" Id="R8f3010c828364505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>