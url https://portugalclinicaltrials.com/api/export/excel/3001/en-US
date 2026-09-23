--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3df91813a774909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0feda155725458d8ed471738648c872.psmdcp" Id="R8f3010c828364505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a238855df63494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26837f19cc2d4040a8d92f0b48da76f8.psmdcp" Id="R217b474c34714424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>