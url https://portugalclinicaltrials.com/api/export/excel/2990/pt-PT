--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9dfb75d533445bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9baeedfc536e4eaab744631ec8d08b05.psmdcp" Id="R9a00ceea917b4259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f0fa5eb26a4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4bc8d16bd4b47d58e29003bcbba640d.psmdcp" Id="R1f127e58ff7d47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>