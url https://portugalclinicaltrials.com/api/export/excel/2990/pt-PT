--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f0fa5eb26a4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4bc8d16bd4b47d58e29003bcbba640d.psmdcp" Id="R1f127e58ff7d47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9831ea1b740a4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bf9d486e328473287d6c23aa469f8c0.psmdcp" Id="R432c5ea5de1840f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>