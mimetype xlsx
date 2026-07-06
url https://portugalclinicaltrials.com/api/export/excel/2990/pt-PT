--- v2 (2026-06-15)
+++ v3 (2026-07-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9831ea1b740a4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bf9d486e328473287d6c23aa469f8c0.psmdcp" Id="R432c5ea5de1840f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd8aa7ace674eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac4a3c11d5424bd38b17890abf98c661.psmdcp" Id="R0440fc3fb5524a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>