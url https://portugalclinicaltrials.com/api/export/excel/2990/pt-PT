--- v3 (2026-07-06)
+++ v4 (2026-07-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd8aa7ace674eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac4a3c11d5424bd38b17890abf98c661.psmdcp" Id="R0440fc3fb5524a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd504a066fed4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62d64e3e80cd461d9257af9754341053.psmdcp" Id="R8060edf1fed44ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>