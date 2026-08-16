--- v4 (2026-07-26)
+++ v5 (2026-08-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd504a066fed4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62d64e3e80cd461d9257af9754341053.psmdcp" Id="R8060edf1fed44ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d652770dfc4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/240b4e20dabd4faaab10289247f72310.psmdcp" Id="R0310afaf23f04687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>