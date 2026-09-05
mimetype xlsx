--- v5 (2026-08-16)
+++ v6 (2026-09-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d652770dfc4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/240b4e20dabd4faaab10289247f72310.psmdcp" Id="R0310afaf23f04687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8552b685a414060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d634ed422c24462d973805fa29f0f5a0.psmdcp" Id="R63d7191b505c47de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>