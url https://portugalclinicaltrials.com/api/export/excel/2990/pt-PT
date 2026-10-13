--- v6 (2026-09-05)
+++ v7 (2026-10-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8552b685a414060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d634ed422c24462d973805fa29f0f5a0.psmdcp" Id="R63d7191b505c47de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fed4c861ef4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c9c7f8aed4d40e0be1e6108d0f84659.psmdcp" Id="R9124dce6790f4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>