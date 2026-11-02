--- v7 (2026-10-13)
+++ v8 (2026-11-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fed4c861ef4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c9c7f8aed4d40e0be1e6108d0f84659.psmdcp" Id="R9124dce6790f4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racff1e821c474bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b521d5f9d02349ce8dccfb25135b19d2.psmdcp" Id="Rdb56e38ab9e2468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>