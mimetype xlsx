--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f5123ce0c340bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e4db6feb0464edb96de6d0229975025.psmdcp" Id="R091d5d33dff44e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148c2b6174114f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90f109c584f24da18f385cd1f3866ebf.psmdcp" Id="R19a90d6091894ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>