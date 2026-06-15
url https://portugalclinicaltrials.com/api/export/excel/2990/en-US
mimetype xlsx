--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148c2b6174114f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90f109c584f24da18f385cd1f3866ebf.psmdcp" Id="R19a90d6091894ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796fc7040b1c4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8725bdf39bc740a28e228d676482f5ac.psmdcp" Id="R8ed3dcb40b2d4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>