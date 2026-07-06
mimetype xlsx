--- v2 (2026-06-15)
+++ v3 (2026-07-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796fc7040b1c4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8725bdf39bc740a28e228d676482f5ac.psmdcp" Id="R8ed3dcb40b2d4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c57e17540684964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4e38723805f4dadbae2f1ac7a9b7faf.psmdcp" Id="R52a8545b3f86461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>