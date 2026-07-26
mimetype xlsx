--- v3 (2026-07-06)
+++ v4 (2026-07-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c57e17540684964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4e38723805f4dadbae2f1ac7a9b7faf.psmdcp" Id="R52a8545b3f86461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5479f96ddead421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ec5a0cb75fa49c39e9f56582727d018.psmdcp" Id="R15d44cb2d737439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>