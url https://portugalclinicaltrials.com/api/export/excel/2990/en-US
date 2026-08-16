--- v4 (2026-07-26)
+++ v5 (2026-08-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5479f96ddead421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ec5a0cb75fa49c39e9f56582727d018.psmdcp" Id="R15d44cb2d737439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad61d442e2f44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74e82b8d1dc84b1f9d43bdb2be99136b.psmdcp" Id="Rbf88420fbc954e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>