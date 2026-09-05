--- v5 (2026-08-16)
+++ v6 (2026-09-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad61d442e2f44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74e82b8d1dc84b1f9d43bdb2be99136b.psmdcp" Id="Rbf88420fbc954e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0c6606a9a74193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee85758a82f48cfa177f99a1b5c4c9c.psmdcp" Id="R0fd4cfaccdfb4556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>