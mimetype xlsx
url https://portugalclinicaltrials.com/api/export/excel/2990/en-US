--- v6 (2026-09-05)
+++ v7 (2026-10-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0c6606a9a74193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee85758a82f48cfa177f99a1b5c4c9c.psmdcp" Id="R0fd4cfaccdfb4556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cd49d85cd640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b29e9d5107634a8aafd9eb5631c6c52b.psmdcp" Id="R9ec5ae0ca2104399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>