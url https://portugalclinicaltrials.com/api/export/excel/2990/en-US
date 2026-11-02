--- v7 (2026-10-13)
+++ v8 (2026-11-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cd49d85cd640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b29e9d5107634a8aafd9eb5631c6c52b.psmdcp" Id="R9ec5ae0ca2104399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050eefbd2dc94d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/071c6101f29045b594a2545dd5f27bf2.psmdcp" Id="R5199cb7af0b84d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>