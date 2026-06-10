--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042ab3ce4dd64017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52bf1e1f239f42a7a483e0e0d1dcf652.psmdcp" Id="Ra2116e92c3bf43f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b88f9cec2524f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce3b348e1e6d446c9a9a3636d00e7f9c.psmdcp" Id="Rca00aa8009a94e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>