--- v1 (2026-06-10)
+++ v2 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b88f9cec2524f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce3b348e1e6d446c9a9a3636d00e7f9c.psmdcp" Id="Rca00aa8009a94e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7e4496bab54d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b01f85c54b4413fa4868973e8d2cd57.psmdcp" Id="Rf4f9c9cef2744cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>