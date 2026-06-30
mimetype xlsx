--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7e4496bab54d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b01f85c54b4413fa4868973e8d2cd57.psmdcp" Id="Rf4f9c9cef2744cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f60de8934f4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f2f57a61c994728b2a7f1eed7420b63.psmdcp" Id="R02d79e65fcc74ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>