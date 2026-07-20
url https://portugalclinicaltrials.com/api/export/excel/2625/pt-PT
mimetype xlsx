--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f60de8934f4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f2f57a61c994728b2a7f1eed7420b63.psmdcp" Id="R02d79e65fcc74ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd662b6546814013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9fb40c111754f298014d8db128564a8.psmdcp" Id="R7ff531d8aa1840ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>