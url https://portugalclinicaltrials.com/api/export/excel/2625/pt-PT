--- v4 (2026-07-20)
+++ v5 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd662b6546814013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9fb40c111754f298014d8db128564a8.psmdcp" Id="R7ff531d8aa1840ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36973359a6c498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5704d43be82a43ea92f1ba015c36a39c.psmdcp" Id="R8b2a5b204c644c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>