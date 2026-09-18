--- v5 (2026-08-24)
+++ v6 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36973359a6c498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5704d43be82a43ea92f1ba015c36a39c.psmdcp" Id="R8b2a5b204c644c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8bdd337df74b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7658a4e5a524a6a9bfad915e434bc84.psmdcp" Id="Ra4fe148e21d64ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>