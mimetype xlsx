--- v6 (2026-09-18)
+++ v7 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8bdd337df74b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7658a4e5a524a6a9bfad915e434bc84.psmdcp" Id="Ra4fe148e21d64ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7755f7ba1ddd44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4510afa9e1f4f8cbf9d1bc1e3ea06aa.psmdcp" Id="Rade86736c0ed42a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>