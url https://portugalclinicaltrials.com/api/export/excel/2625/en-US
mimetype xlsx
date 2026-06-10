--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865946bc028e4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5249a631952542adae3d62dca540a6b8.psmdcp" Id="R669a79ac8bc44967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971118af583f4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0082cf9883c642c6b3343318a543a135.psmdcp" Id="R24f7ea5d10274ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>