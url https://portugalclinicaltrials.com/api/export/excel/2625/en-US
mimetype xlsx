--- v1 (2026-06-10)
+++ v2 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971118af583f4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0082cf9883c642c6b3343318a543a135.psmdcp" Id="R24f7ea5d10274ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f4f940a6904243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7260db75c36747daa60be227aafbde2d.psmdcp" Id="R43c945aaa26d4d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>