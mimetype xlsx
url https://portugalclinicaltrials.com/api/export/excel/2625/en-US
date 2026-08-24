--- v2 (2026-07-21)
+++ v3 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f4f940a6904243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7260db75c36747daa60be227aafbde2d.psmdcp" Id="R43c945aaa26d4d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f82e8ee0b34ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfa1963a03004e739a9f60956439ffb1.psmdcp" Id="R38c7cc5db75a4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>