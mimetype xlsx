--- v3 (2026-08-24)
+++ v4 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f82e8ee0b34ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfa1963a03004e739a9f60956439ffb1.psmdcp" Id="R38c7cc5db75a4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad61de2e81be4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8e9cbc443674e64a5df764c7f651ed6.psmdcp" Id="Rea33c11a88d948f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>