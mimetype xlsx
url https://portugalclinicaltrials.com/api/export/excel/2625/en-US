--- v4 (2026-09-18)
+++ v5 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad61de2e81be4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8e9cbc443674e64a5df764c7f651ed6.psmdcp" Id="Rea33c11a88d948f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270dd81d9afd4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1ae34f47d314f29902b79a1b0da00e0.psmdcp" Id="Rc1777403171845cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>