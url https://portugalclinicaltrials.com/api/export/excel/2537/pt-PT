--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b97ad8c9e34e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2340704763c14ef58a8b373fbae9a631.psmdcp" Id="Rd78e32167ac44e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ea97bf588943b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82e05da8ad474524925c9b684ab32050.psmdcp" Id="Rced6d99479ec492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>