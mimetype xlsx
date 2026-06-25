--- v1 (2026-06-05)
+++ v2 (2026-06-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ea97bf588943b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82e05da8ad474524925c9b684ab32050.psmdcp" Id="Rced6d99479ec492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5228ece85d48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bf7af9e909c4f9584a59d602eea6ebb.psmdcp" Id="R8f406c78cd1c4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>