--- v2 (2026-06-25)
+++ v3 (2026-07-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5228ece85d48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bf7af9e909c4f9584a59d602eea6ebb.psmdcp" Id="R8f406c78cd1c4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abd4aa6d3df4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc22f7d394a344a6a886eafa0387f75c.psmdcp" Id="Re3448bcf9a4d4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>