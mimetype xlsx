--- v3 (2026-07-15)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abd4aa6d3df4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc22f7d394a344a6a886eafa0387f75c.psmdcp" Id="Re3448bcf9a4d4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae352ddd4c4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b3f310a71cc4acab4ad857f8cb42665.psmdcp" Id="R967966723efe4eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>