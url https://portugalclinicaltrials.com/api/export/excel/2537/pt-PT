--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae352ddd4c4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b3f310a71cc4acab4ad857f8cb42665.psmdcp" Id="R967966723efe4eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reace5b43a302450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7044a10604a140788cb7fce0b8a1be46.psmdcp" Id="Rb4baa68ee0eb4852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>