--- v5 (2026-08-25)
+++ v6 (2026-10-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reace5b43a302450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7044a10604a140788cb7fce0b8a1be46.psmdcp" Id="Rb4baa68ee0eb4852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0d7697b504488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/557c778d7fd944c28ac5ad05da129cac.psmdcp" Id="R9da19f2efeac426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>