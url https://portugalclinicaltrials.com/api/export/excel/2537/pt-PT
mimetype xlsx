--- v6 (2026-10-04)
+++ v7 (2026-10-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0d7697b504488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/557c778d7fd944c28ac5ad05da129cac.psmdcp" Id="R9da19f2efeac426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34988c8836324641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72bc25eea0424d208201e0a47e12ab35.psmdcp" Id="Rb691335da5894a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>