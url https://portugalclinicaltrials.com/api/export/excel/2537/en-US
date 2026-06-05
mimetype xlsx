--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99207b664d9e43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97280cd5cbc54fb09bdeafa5f9aeca1f.psmdcp" Id="R0c3d27d1caed4cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c3bc84ad854b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b300a871eba2465895edd4384267dd06.psmdcp" Id="Re636dfbb72494cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>