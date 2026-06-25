--- v1 (2026-06-05)
+++ v2 (2026-06-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c3bc84ad854b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b300a871eba2465895edd4384267dd06.psmdcp" Id="Re636dfbb72494cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fa137c120e4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a3daa07836a4926b54cea0a3ee777eb.psmdcp" Id="Rcc77e5daa8f84a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>