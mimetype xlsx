--- v2 (2026-06-25)
+++ v3 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fa137c120e4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a3daa07836a4926b54cea0a3ee777eb.psmdcp" Id="Rcc77e5daa8f84a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8523aedafd5f45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc064d178e404d80a2bb0f9836edd41b.psmdcp" Id="R4c2fa5c49d9f4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>