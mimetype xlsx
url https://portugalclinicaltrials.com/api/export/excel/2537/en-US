--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8523aedafd5f45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc064d178e404d80a2bb0f9836edd41b.psmdcp" Id="R4c2fa5c49d9f4a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c8bac815b746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/563045f3d2b44910962c620ff966d208.psmdcp" Id="R000c70259502478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>