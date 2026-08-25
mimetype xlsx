--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c8bac815b746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/563045f3d2b44910962c620ff966d208.psmdcp" Id="R000c70259502478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c296b6be2e4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1b5d568c8af475fa21c4359b36c6132.psmdcp" Id="Rc20262e6d81b4d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>