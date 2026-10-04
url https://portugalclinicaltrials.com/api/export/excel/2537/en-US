--- v5 (2026-08-25)
+++ v6 (2026-10-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c296b6be2e4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1b5d568c8af475fa21c4359b36c6132.psmdcp" Id="Rc20262e6d81b4d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987b32a1fbee4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d85e8135dcdb4261a92ab95e74ca0568.psmdcp" Id="R3e8f7076ce654e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>