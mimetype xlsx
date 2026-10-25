--- v6 (2026-10-04)
+++ v7 (2026-10-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987b32a1fbee4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d85e8135dcdb4261a92ab95e74ca0568.psmdcp" Id="R3e8f7076ce654e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faa0b88554e43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6af6f6b325c244d49560f215069f11b9.psmdcp" Id="R6b8f2f1a5e394740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>