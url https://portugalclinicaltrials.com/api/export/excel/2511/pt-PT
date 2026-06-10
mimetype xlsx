--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6d408cc06f4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53af1e18a714472caa4202eadbf69a37.psmdcp" Id="R38464f6dcd644fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racea2ee0fb8646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66740003b59a4cbf981fd5ec4dd65037.psmdcp" Id="Reabd4a00d8c04c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2019" sheetId="8" r:id="rId8"/>
     <x:sheet name="2018" sheetId="9" r:id="rId9"/>
     <x:sheet name="2017" sheetId="10" r:id="rId10"/>
     <x:sheet name="2016" sheetId="11" r:id="rId11"/>
     <x:sheet name="2015" sheetId="12" r:id="rId12"/>
     <x:sheet name="2014" sheetId="13" r:id="rId13"/>
     <x:sheet name="2013" sheetId="14" r:id="rId14"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 