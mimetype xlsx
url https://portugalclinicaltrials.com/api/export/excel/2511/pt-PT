--- v1 (2026-06-10)
+++ v2 (2026-06-10)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racea2ee0fb8646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66740003b59a4cbf981fd5ec4dd65037.psmdcp" Id="Reabd4a00d8c04c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8521cf11debd44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9213275cd8094265804543643d1439a3.psmdcp" Id="R6390e1911d784764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2019" sheetId="8" r:id="rId8"/>
     <x:sheet name="2018" sheetId="9" r:id="rId9"/>
     <x:sheet name="2017" sheetId="10" r:id="rId10"/>
     <x:sheet name="2016" sheetId="11" r:id="rId11"/>
     <x:sheet name="2015" sheetId="12" r:id="rId12"/>
     <x:sheet name="2014" sheetId="13" r:id="rId13"/>
     <x:sheet name="2013" sheetId="14" r:id="rId14"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 