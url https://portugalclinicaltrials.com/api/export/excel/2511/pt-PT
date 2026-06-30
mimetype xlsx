--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8521cf11debd44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9213275cd8094265804543643d1439a3.psmdcp" Id="R6390e1911d784764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe928884c6ee48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61993601dd184307bf42ced9daf907ec.psmdcp" Id="R90266d5fbfea4237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2019" sheetId="8" r:id="rId8"/>
     <x:sheet name="2018" sheetId="9" r:id="rId9"/>
     <x:sheet name="2017" sheetId="10" r:id="rId10"/>
     <x:sheet name="2016" sheetId="11" r:id="rId11"/>
     <x:sheet name="2015" sheetId="12" r:id="rId12"/>
     <x:sheet name="2014" sheetId="13" r:id="rId13"/>
     <x:sheet name="2013" sheetId="14" r:id="rId14"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 