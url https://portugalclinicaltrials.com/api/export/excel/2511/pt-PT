--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe928884c6ee48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61993601dd184307bf42ced9daf907ec.psmdcp" Id="R90266d5fbfea4237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3828843bb584bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33c91b4ff2e340958e966441470dcb41.psmdcp" Id="Raf69f85a96f247ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2019" sheetId="8" r:id="rId8"/>
     <x:sheet name="2018" sheetId="9" r:id="rId9"/>
     <x:sheet name="2017" sheetId="10" r:id="rId10"/>
     <x:sheet name="2016" sheetId="11" r:id="rId11"/>
     <x:sheet name="2015" sheetId="12" r:id="rId12"/>
     <x:sheet name="2014" sheetId="13" r:id="rId13"/>
     <x:sheet name="2013" sheetId="14" r:id="rId14"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 