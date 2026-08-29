--- v4 (2026-07-21)
+++ v5 (2026-08-29)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3828843bb584bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33c91b4ff2e340958e966441470dcb41.psmdcp" Id="Raf69f85a96f247ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2732a5626c4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31da76093d9b432781494209b7b4a24a.psmdcp" Id="Rb6f3e3e9a1f7444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2019" sheetId="8" r:id="rId8"/>
     <x:sheet name="2018" sheetId="9" r:id="rId9"/>
     <x:sheet name="2017" sheetId="10" r:id="rId10"/>
     <x:sheet name="2016" sheetId="11" r:id="rId11"/>
     <x:sheet name="2015" sheetId="12" r:id="rId12"/>
     <x:sheet name="2014" sheetId="13" r:id="rId13"/>
     <x:sheet name="2013" sheetId="14" r:id="rId14"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 