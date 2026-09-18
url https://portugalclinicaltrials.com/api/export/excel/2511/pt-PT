--- v5 (2026-08-29)
+++ v6 (2026-09-18)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2732a5626c4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31da76093d9b432781494209b7b4a24a.psmdcp" Id="Rb6f3e3e9a1f7444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d83c8297b24b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd4dbea1df1f4c1398702f15baa1cf2e.psmdcp" Id="R55cd287a82a4443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2019" sheetId="8" r:id="rId8"/>
     <x:sheet name="2018" sheetId="9" r:id="rId9"/>
     <x:sheet name="2017" sheetId="10" r:id="rId10"/>
     <x:sheet name="2016" sheetId="11" r:id="rId11"/>
     <x:sheet name="2015" sheetId="12" r:id="rId12"/>
     <x:sheet name="2014" sheetId="13" r:id="rId13"/>
     <x:sheet name="2013" sheetId="14" r:id="rId14"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 