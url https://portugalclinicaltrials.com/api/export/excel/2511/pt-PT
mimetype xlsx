--- v6 (2026-09-18)
+++ v7 (2026-10-26)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d83c8297b24b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd4dbea1df1f4c1398702f15baa1cf2e.psmdcp" Id="R55cd287a82a4443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef20ba70a5f45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b1ee536f61a4997a622aa95dbf81bef.psmdcp" Id="R80ffb950f2f74433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2019" sheetId="8" r:id="rId8"/>
     <x:sheet name="2018" sheetId="9" r:id="rId9"/>
     <x:sheet name="2017" sheetId="10" r:id="rId10"/>
     <x:sheet name="2016" sheetId="11" r:id="rId11"/>
     <x:sheet name="2015" sheetId="12" r:id="rId12"/>
     <x:sheet name="2014" sheetId="13" r:id="rId13"/>
     <x:sheet name="2013" sheetId="14" r:id="rId14"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 