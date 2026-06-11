--- v0 (2026-05-22)
+++ v1 (2026-06-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref571b374f094e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbe6fb6baf8349659450759b10ea7fa3.psmdcp" Id="Rdbec941eb9aa471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b806492487e408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f6e401448e5443a857606a26a19dd34.psmdcp" Id="R3265903ed10548f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>