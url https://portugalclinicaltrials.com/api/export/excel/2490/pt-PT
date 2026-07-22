--- v1 (2026-06-11)
+++ v2 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b806492487e408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f6e401448e5443a857606a26a19dd34.psmdcp" Id="R3265903ed10548f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800039f3496e47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8a43ec4c35e4576a107a520b67d4712.psmdcp" Id="Rc0480115ab5a46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>