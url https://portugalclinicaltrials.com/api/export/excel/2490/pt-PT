--- v2 (2026-07-22)
+++ v3 (2026-08-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800039f3496e47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8a43ec4c35e4576a107a520b67d4712.psmdcp" Id="Rc0480115ab5a46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd332917dac47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3474e1b07a064faea65f0f916be392cb.psmdcp" Id="R3cdcda66a4df4627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>