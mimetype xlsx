--- v3 (2026-08-11)
+++ v4 (2026-08-31)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd332917dac47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3474e1b07a064faea65f0f916be392cb.psmdcp" Id="R3cdcda66a4df4627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fab2338cecf490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905976eaaaf5417fac4a08b3fee6a9a3.psmdcp" Id="R5c43ef99a0da4df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>