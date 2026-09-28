--- v4 (2026-08-31)
+++ v5 (2026-09-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fab2338cecf490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905976eaaaf5417fac4a08b3fee6a9a3.psmdcp" Id="R5c43ef99a0da4df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c41a5d54f64b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ec55ee04e504bdcab2c32fea213ee6b.psmdcp" Id="Rbd52238a04c749cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>