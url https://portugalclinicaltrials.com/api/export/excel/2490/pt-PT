--- v5 (2026-09-28)
+++ v6 (2026-10-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c41a5d54f64b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ec55ee04e504bdcab2c32fea213ee6b.psmdcp" Id="Rbd52238a04c749cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfd60ee3f3f4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7eb6751e4de4ca8916d0b94a2f1575c.psmdcp" Id="Ree6ea81d551043d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>