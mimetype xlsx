--- v0 (2026-05-22)
+++ v1 (2026-06-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b192db15f649ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eed619dce8546f8839f1a1992c4540f.psmdcp" Id="R929466b35f584588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bf369b7b794e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15369e4fe56c438a882b6e931153a546.psmdcp" Id="Rf81fe440130940e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>