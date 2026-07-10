--- v1 (2026-06-11)
+++ v2 (2026-07-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bf369b7b794e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15369e4fe56c438a882b6e931153a546.psmdcp" Id="Rf81fe440130940e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a03e477f4e940fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70fab97ec5b74a9aa133e35cab4ff02f.psmdcp" Id="Rbc2c1b2a099a4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>