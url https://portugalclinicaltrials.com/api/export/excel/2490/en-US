--- v2 (2026-07-10)
+++ v3 (2026-08-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a03e477f4e940fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70fab97ec5b74a9aa133e35cab4ff02f.psmdcp" Id="Rbc2c1b2a099a4c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce3b4c010d54f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01fffc583190492ea9d43bc07105c55c.psmdcp" Id="R94f2cf9c99384cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>