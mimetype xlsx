--- v3 (2026-08-11)
+++ v4 (2026-08-31)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce3b4c010d54f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01fffc583190492ea9d43bc07105c55c.psmdcp" Id="R94f2cf9c99384cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf118a86623ff4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b220021d88444e70be7c74b16caf05ea.psmdcp" Id="R050efca27bd74668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>