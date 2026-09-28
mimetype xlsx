--- v4 (2026-08-31)
+++ v5 (2026-09-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf118a86623ff4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b220021d88444e70be7c74b16caf05ea.psmdcp" Id="R050efca27bd74668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70f96d4f8c64d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11c01d8627894c00a8ddb6d51d6ae1e5.psmdcp" Id="Rc345e540bb90412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>