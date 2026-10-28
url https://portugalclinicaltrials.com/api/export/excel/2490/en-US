--- v5 (2026-09-28)
+++ v6 (2026-10-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70f96d4f8c64d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11c01d8627894c00a8ddb6d51d6ae1e5.psmdcp" Id="Rc345e540bb90412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bfcc9110784e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7ac4e54e2ab4b70a8f2af293a35fb1a.psmdcp" Id="R1eeb696030f546c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>