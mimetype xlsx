--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5725677cb7314d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b11d3f15f8e4ccf8649dd175acdcceb.psmdcp" Id="Rc6fe2813b5184cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fe0fff24bd4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c35db2882df45478e6643d91afa8ce0.psmdcp" Id="R722b067d9d0c4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>