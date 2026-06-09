--- v1 (2026-06-09)
+++ v2 (2026-06-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fe0fff24bd4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c35db2882df45478e6643d91afa8ce0.psmdcp" Id="R722b067d9d0c4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4111f66659d0493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e57b2c16dcf4ad78981a6d2490729bb.psmdcp" Id="R1e31642ad5794fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>