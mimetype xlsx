--- v2 (2026-06-09)
+++ v3 (2026-06-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4111f66659d0493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e57b2c16dcf4ad78981a6d2490729bb.psmdcp" Id="R1e31642ad5794fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dba422fa64242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b782bd95cca44e787db4b691f12bc5a.psmdcp" Id="Rb61f0255fc0d4635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>