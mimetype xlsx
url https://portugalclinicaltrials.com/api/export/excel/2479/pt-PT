--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dba422fa64242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b782bd95cca44e787db4b691f12bc5a.psmdcp" Id="Rb61f0255fc0d4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b8ec25821b404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59407d914b7e47c68a6cdc298b16d70d.psmdcp" Id="R7a25602c276e45b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>