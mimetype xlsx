--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b8ec25821b404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59407d914b7e47c68a6cdc298b16d70d.psmdcp" Id="R7a25602c276e45b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf8450e88774892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f022065ed3f54c0ab049a060f7586896.psmdcp" Id="R85892e2318354ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>