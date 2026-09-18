--- v5 (2026-08-29)
+++ v6 (2026-09-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf8450e88774892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f022065ed3f54c0ab049a060f7586896.psmdcp" Id="R85892e2318354ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf688726d95474a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b22bcd16c4e44558e1230a5adacce0e.psmdcp" Id="Re63e34ef3fbf48f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>