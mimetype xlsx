--- v6 (2026-09-18)
+++ v7 (2026-10-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf688726d95474a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b22bcd16c4e44558e1230a5adacce0e.psmdcp" Id="Re63e34ef3fbf48f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a01ab2c90549d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c544643f86e46b9bf878bb1eaf3eae2.psmdcp" Id="R89be7384807f44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>