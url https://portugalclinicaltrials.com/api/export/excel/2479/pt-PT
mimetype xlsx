--- v7 (2026-10-08)
+++ v8 (2026-10-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a01ab2c90549d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c544643f86e46b9bf878bb1eaf3eae2.psmdcp" Id="R89be7384807f44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02eadb286cde43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d625963f614484aaa5a28cc3f86225a.psmdcp" Id="Re6ce39965d234666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>