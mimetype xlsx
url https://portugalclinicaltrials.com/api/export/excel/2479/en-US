--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2beeb4122a5e481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0e303819ea4b74bdec7e2617fbb322.psmdcp" Id="Re5dc68031df54d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7aec2269cd34cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6548ce760b34de5a027ceba1f204c7d.psmdcp" Id="R253ce80fa26249de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>