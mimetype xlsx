--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7aec2269cd34cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6548ce760b34de5a027ceba1f204c7d.psmdcp" Id="R253ce80fa26249de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b4f4b1a7284f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91714cd9c2ae4b1fb5da618126502d61.psmdcp" Id="R701c22207c0d496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>