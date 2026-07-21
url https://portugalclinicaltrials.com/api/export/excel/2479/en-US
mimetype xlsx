--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b4f4b1a7284f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91714cd9c2ae4b1fb5da618126502d61.psmdcp" Id="R701c22207c0d496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7df186c38d84878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fff20467bf27443b824fb54282df2470.psmdcp" Id="Rb2ef50bbb4464f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>