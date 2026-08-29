--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7df186c38d84878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fff20467bf27443b824fb54282df2470.psmdcp" Id="Rb2ef50bbb4464f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c82ec0c4a448a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e7b6b308e854260b648291ceb2ac20d.psmdcp" Id="Rfc1bb196f4bf4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>