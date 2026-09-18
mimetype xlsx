--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c82ec0c4a448a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e7b6b308e854260b648291ceb2ac20d.psmdcp" Id="Rfc1bb196f4bf4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0025157e358743f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d492f874174407995b4baa5ef12ce7.psmdcp" Id="Rfaf3a0a49e794acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>