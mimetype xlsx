--- v5 (2026-09-18)
+++ v6 (2026-10-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0025157e358743f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d492f874174407995b4baa5ef12ce7.psmdcp" Id="Rfaf3a0a49e794acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bcd6024b454759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eb365a680fd4b2796deb19f0c8ff7bc.psmdcp" Id="R9329853d2c1e4846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>