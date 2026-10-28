--- v6 (2026-10-08)
+++ v7 (2026-10-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bcd6024b454759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eb365a680fd4b2796deb19f0c8ff7bc.psmdcp" Id="R9329853d2c1e4846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb81135cc694595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c84ef8e641a4204bfeb6ea79c622123.psmdcp" Id="R0372aa4e79d544b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>