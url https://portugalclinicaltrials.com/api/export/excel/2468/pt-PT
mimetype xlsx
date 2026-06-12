--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f5b1eb63084f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0674d7aa9587462680814ce9fd8ee221.psmdcp" Id="R4d7d6f06794e4f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37cd7ae0c61f46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b778b665d7d14a9ea238f6b3369d97eb.psmdcp" Id="R931bfc1c48834900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>