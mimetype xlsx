--- v1 (2026-06-12)
+++ v2 (2026-07-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37cd7ae0c61f46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b778b665d7d14a9ea238f6b3369d97eb.psmdcp" Id="R931bfc1c48834900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5574ef175103435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12e4dd4a0d41486da0ce11a662207fbf.psmdcp" Id="R9e11d2e2166c4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>