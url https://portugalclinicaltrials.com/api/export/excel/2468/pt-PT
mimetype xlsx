--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5574ef175103435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12e4dd4a0d41486da0ce11a662207fbf.psmdcp" Id="R9e11d2e2166c4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53de70962194866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/467cd0a455cb478db1b30602b80e3c37.psmdcp" Id="R081a45f0264e4196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>