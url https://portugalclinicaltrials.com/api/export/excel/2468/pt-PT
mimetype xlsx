--- v3 (2026-07-22)
+++ v4 (2026-08-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53de70962194866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/467cd0a455cb478db1b30602b80e3c37.psmdcp" Id="R081a45f0264e4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163f6063da2f4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6737321a65a45c494803cf2ea1d37de.psmdcp" Id="Rfa2756f974304e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>