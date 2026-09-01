--- v4 (2026-08-12)
+++ v5 (2026-09-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163f6063da2f4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6737321a65a45c494803cf2ea1d37de.psmdcp" Id="Rfa2756f974304e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4218da513751466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23654c376d843198675bd0b4488137d.psmdcp" Id="R751e940b3996422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>