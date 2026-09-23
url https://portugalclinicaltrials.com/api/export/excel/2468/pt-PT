--- v5 (2026-09-01)
+++ v6 (2026-09-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4218da513751466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23654c376d843198675bd0b4488137d.psmdcp" Id="R751e940b3996422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb681e54777438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/058d07069c3f47aa88cebae7beb5dfea.psmdcp" Id="R7e31d2cf11694ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>