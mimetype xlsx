--- v6 (2026-09-23)
+++ v7 (2026-10-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb681e54777438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/058d07069c3f47aa88cebae7beb5dfea.psmdcp" Id="R7e31d2cf11694ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d56e6ff10644a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae7694435d064f2ea97c32f9d1e9197e.psmdcp" Id="Rf4f9ab6d7e484853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>