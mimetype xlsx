--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10eb15e81f5f435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab05f0c83b1049fc98c300cce533e376.psmdcp" Id="R7b84ec5b044d42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e140bbd1c104002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebe566259ffe4e7a879df8fcafc5a8d9.psmdcp" Id="R5d746944df404e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>