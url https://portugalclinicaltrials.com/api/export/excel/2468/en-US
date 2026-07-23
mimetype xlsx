--- v1 (2026-06-12)
+++ v2 (2026-07-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e140bbd1c104002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebe566259ffe4e7a879df8fcafc5a8d9.psmdcp" Id="R5d746944df404e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d544fedf95a48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c35c824c162e47259422f8b36066d223.psmdcp" Id="R040fd16b9a9e4541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>