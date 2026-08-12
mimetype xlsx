--- v2 (2026-07-23)
+++ v3 (2026-08-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d544fedf95a48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c35c824c162e47259422f8b36066d223.psmdcp" Id="R040fd16b9a9e4541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3bbec54a0da47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e4ea497dd394e2c902b7a6be8d5b85a.psmdcp" Id="R6eac33752276435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>