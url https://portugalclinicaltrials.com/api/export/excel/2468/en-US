--- v3 (2026-08-12)
+++ v4 (2026-09-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3bbec54a0da47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e4ea497dd394e2c902b7a6be8d5b85a.psmdcp" Id="R6eac33752276435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5e2bd282d7494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/917a857118f7402696302e889ff45fb2.psmdcp" Id="R5a6092fbd7c942a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>