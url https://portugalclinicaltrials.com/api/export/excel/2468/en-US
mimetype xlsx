--- v4 (2026-09-01)
+++ v5 (2026-09-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5e2bd282d7494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/917a857118f7402696302e889ff45fb2.psmdcp" Id="R5a6092fbd7c942a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb023312802eb4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ef06ac8851468685f13b9335f3a90f.psmdcp" Id="R5b706f0dbb0c4eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>