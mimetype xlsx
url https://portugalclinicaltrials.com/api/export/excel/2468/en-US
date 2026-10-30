--- v5 (2026-09-23)
+++ v6 (2026-10-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb023312802eb4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ef06ac8851468685f13b9335f3a90f.psmdcp" Id="R5b706f0dbb0c4eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf041d59d19424cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b5994852d8c41c9849dc8d2770648bd.psmdcp" Id="Rc8d3640255bb451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>