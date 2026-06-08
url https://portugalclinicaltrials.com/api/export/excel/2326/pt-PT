--- v0 (2026-05-19)
+++ v1 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78af26ddc022469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64eb44b4ed345cf94b281eb23117b00.psmdcp" Id="Re734b2ff409b4dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re128aab3a20f4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01027c0ad2bd4dad8e6a0e93c0ab196a.psmdcp" Id="R16958cda75de41b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>