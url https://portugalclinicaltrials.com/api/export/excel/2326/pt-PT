--- v1 (2026-06-08)
+++ v2 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re128aab3a20f4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01027c0ad2bd4dad8e6a0e93c0ab196a.psmdcp" Id="R16958cda75de41b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389d40357b9a48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c12a4a5e2c364ce99d0adc4ead5c05f5.psmdcp" Id="Rf0510e6837da4f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>