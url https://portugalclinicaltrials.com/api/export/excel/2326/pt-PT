--- v2 (2026-06-28)
+++ v3 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389d40357b9a48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c12a4a5e2c364ce99d0adc4ead5c05f5.psmdcp" Id="Rf0510e6837da4f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf61de45163429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca618fb7f91c4dae88a290da5fdfe62a.psmdcp" Id="R85a70e06cc2b46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>