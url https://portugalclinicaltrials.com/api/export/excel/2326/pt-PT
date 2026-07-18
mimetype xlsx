--- v3 (2026-06-28)
+++ v4 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf61de45163429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca618fb7f91c4dae88a290da5fdfe62a.psmdcp" Id="R85a70e06cc2b46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65c3cf4691d4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9094304a89d4465994fd3302d83b526.psmdcp" Id="Rcc490aab501c4b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>