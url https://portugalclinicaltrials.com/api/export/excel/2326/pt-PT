--- v4 (2026-07-18)
+++ v5 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65c3cf4691d4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9094304a89d4465994fd3302d83b526.psmdcp" Id="Rcc490aab501c4b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d32a4c8db6646d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e265359a62547c298aa3ec347818fbf.psmdcp" Id="Re9ffccd6d7a34fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>