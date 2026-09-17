--- v5 (2026-08-28)
+++ v6 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d32a4c8db6646d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e265359a62547c298aa3ec347818fbf.psmdcp" Id="Re9ffccd6d7a34fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee1d479152a43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d77fe0b4397044c7ae992dea2ed0c381.psmdcp" Id="R4ee8c1b25e644acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>