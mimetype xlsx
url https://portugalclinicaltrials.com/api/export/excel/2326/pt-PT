--- v6 (2026-09-17)
+++ v7 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee1d479152a43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d77fe0b4397044c7ae992dea2ed0c381.psmdcp" Id="R4ee8c1b25e644acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5fcca285b24768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22762b418bd340eaa64afb95cfe16175.psmdcp" Id="R263dc8e3dda146d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>