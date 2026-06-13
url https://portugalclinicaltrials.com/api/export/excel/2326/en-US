--- v0 (2026-05-23)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a9661eb0b04afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5160c1053c824151ab9464d69adb86a2.psmdcp" Id="Rff8b8b03f9f04531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R110a5b813a7a4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37068f35e5714a7bad334b2cd565e774.psmdcp" Id="R1d15d8ed73394c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>