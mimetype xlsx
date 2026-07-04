--- v1 (2026-06-13)
+++ v2 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R110a5b813a7a4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37068f35e5714a7bad334b2cd565e774.psmdcp" Id="R1d15d8ed73394c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fabc95e09bb4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46fcca4a69e847c3b4ca1a2cd9bdb2fb.psmdcp" Id="Re38de1c8186b4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>