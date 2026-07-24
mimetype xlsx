--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fabc95e09bb4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46fcca4a69e847c3b4ca1a2cd9bdb2fb.psmdcp" Id="Re38de1c8186b4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb33d32402a84dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3dc05c631644b0fa5d9e93931dbcf34.psmdcp" Id="Rba42279489a84bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>