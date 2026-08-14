--- v3 (2026-07-24)
+++ v4 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb33d32402a84dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3dc05c631644b0fa5d9e93931dbcf34.psmdcp" Id="Rba42279489a84bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdac03a086347ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0610fb28bd874043af8e3c42804c35e1.psmdcp" Id="R95cf941d771d428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>