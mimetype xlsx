--- v4 (2026-08-14)
+++ v5 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdac03a086347ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0610fb28bd874043af8e3c42804c35e1.psmdcp" Id="R95cf941d771d428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb27c3dc94b643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a4790f1c42a496a8f9167cfd7d66237.psmdcp" Id="Ra06d552b80814e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>