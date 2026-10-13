--- v5 (2026-09-03)
+++ v6 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb27c3dc94b643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a4790f1c42a496a8f9167cfd7d66237.psmdcp" Id="Ra06d552b80814e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c3644eb0e44a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa5832daf55c466cb0f9e28daa156ede.psmdcp" Id="R9082083905cb4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>