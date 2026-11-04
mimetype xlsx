--- v6 (2026-10-13)
+++ v7 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c3644eb0e44a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa5832daf55c466cb0f9e28daa156ede.psmdcp" Id="R9082083905cb4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eca584f8da945eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa46cfdc7f124da4b82a0d8457eaeb9f.psmdcp" Id="R4d7fa492fc734422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>