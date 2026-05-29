--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12e4e49158c4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e363be69d5048e1b583d74d380a4855.psmdcp" Id="R9700a474298f49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10baa53b434143f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/059cbf12bbfd400aae989a4dc98006f1.psmdcp" Id="R53c34b5d4e414ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>