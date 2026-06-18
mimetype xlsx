--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10baa53b434143f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/059cbf12bbfd400aae989a4dc98006f1.psmdcp" Id="R53c34b5d4e414ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7797b1a6cc94ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9388dbfe7f0741d1991f69eb5aaf50c8.psmdcp" Id="R5cc53c91dfe5401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>