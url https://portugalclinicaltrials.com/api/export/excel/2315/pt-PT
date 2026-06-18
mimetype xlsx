--- v2 (2026-06-18)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7797b1a6cc94ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9388dbfe7f0741d1991f69eb5aaf50c8.psmdcp" Id="R5cc53c91dfe5401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4996cd48c8074452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c41adaf033ed47ff8c663bcd90278376.psmdcp" Id="Ree398863aa744a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>