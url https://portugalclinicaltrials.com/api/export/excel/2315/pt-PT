--- v3 (2026-06-18)
+++ v4 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4996cd48c8074452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c41adaf033ed47ff8c663bcd90278376.psmdcp" Id="Ree398863aa744a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859e8148780e4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7353bda5561b419581d3fbe129f2f762.psmdcp" Id="R50971d19a29845a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>