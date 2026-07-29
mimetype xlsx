--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859e8148780e4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7353bda5561b419581d3fbe129f2f762.psmdcp" Id="R50971d19a29845a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36f9a8a75434f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b5943a84f824e13875eec8077f54e0c.psmdcp" Id="R40a20430dbf4457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>