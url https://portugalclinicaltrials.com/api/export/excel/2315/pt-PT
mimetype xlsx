--- v5 (2026-07-29)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36f9a8a75434f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b5943a84f824e13875eec8077f54e0c.psmdcp" Id="R40a20430dbf4457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red47f936cbb74589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0ce6975aa344a15acef40f68e3c57a4.psmdcp" Id="R53ea9851df1e4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>