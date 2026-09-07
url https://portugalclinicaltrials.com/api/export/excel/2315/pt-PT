--- v6 (2026-08-18)
+++ v7 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red47f936cbb74589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0ce6975aa344a15acef40f68e3c57a4.psmdcp" Id="R53ea9851df1e4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ff5eaa611c4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12406247083443fc8a31bf47dac96b6e.psmdcp" Id="R7b03c31a53fd471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>