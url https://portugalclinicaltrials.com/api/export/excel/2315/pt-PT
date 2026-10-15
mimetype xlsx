--- v7 (2026-09-07)
+++ v8 (2026-10-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ff5eaa611c4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12406247083443fc8a31bf47dac96b6e.psmdcp" Id="R7b03c31a53fd471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e248b248e434c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed5e20cafcea46bdaf35cfa8a56abee1.psmdcp" Id="R64c9f18b43974eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>