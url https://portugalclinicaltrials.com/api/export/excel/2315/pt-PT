--- v8 (2026-10-15)
+++ v9 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e248b248e434c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed5e20cafcea46bdaf35cfa8a56abee1.psmdcp" Id="R64c9f18b43974eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628a6d9f72a741a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c5f0e5db1e492281e85b5c7c1a9144.psmdcp" Id="Rb8ea59f1ac894c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>