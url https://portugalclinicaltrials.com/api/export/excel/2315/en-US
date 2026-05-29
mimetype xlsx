--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e7525ade1645c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00b4ab950aa44529862ab733331144b0.psmdcp" Id="R0c16c51acef24f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afc28e7df2447e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4402fc825dbe4391838462cba09e8d26.psmdcp" Id="R8402d6f7a2af4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>