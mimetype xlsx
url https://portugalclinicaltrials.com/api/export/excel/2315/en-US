--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afc28e7df2447e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4402fc825dbe4391838462cba09e8d26.psmdcp" Id="R8402d6f7a2af4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b39edeaac44332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36559dcbc4a34839a5a91c732c03c67c.psmdcp" Id="Rf66fff7c1e8a476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>