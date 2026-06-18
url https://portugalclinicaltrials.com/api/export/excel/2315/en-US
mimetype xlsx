--- v2 (2026-06-18)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b39edeaac44332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36559dcbc4a34839a5a91c732c03c67c.psmdcp" Id="Rf66fff7c1e8a476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6dc92560ea74b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56f9b003160a416c931757025581a550.psmdcp" Id="Rf6126cd60dde4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>