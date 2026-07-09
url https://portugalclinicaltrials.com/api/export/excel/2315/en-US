--- v3 (2026-06-18)
+++ v4 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6dc92560ea74b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56f9b003160a416c931757025581a550.psmdcp" Id="Rf6126cd60dde4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9bf3fa0c1d4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3a01271474f49c1bafb6c46dc25e848.psmdcp" Id="R989ad56ad9084d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>