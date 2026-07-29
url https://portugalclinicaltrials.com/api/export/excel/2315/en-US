--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9bf3fa0c1d4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3a01271474f49c1bafb6c46dc25e848.psmdcp" Id="R989ad56ad9084d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58bf56f8bf24c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/081832c40f884be9a3667f36807f7608.psmdcp" Id="Ra7c06d5f425b4164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>