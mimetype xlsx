--- v5 (2026-07-29)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58bf56f8bf24c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/081832c40f884be9a3667f36807f7608.psmdcp" Id="Ra7c06d5f425b4164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e2eb8ca47f49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5740570b7634c37bfe3bdad522406f5.psmdcp" Id="R8e16a37820664c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>