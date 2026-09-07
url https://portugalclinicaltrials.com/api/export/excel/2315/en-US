--- v6 (2026-08-18)
+++ v7 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e2eb8ca47f49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5740570b7634c37bfe3bdad522406f5.psmdcp" Id="R8e16a37820664c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffcb393269c4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e723f39ed6d426f9ae7f58b94944685.psmdcp" Id="R3149b8c1f24b4c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>