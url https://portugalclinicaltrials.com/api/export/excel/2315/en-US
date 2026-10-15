--- v7 (2026-09-07)
+++ v8 (2026-10-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffcb393269c4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e723f39ed6d426f9ae7f58b94944685.psmdcp" Id="R3149b8c1f24b4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4104843fdd674cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37352559261145d0938f5d80fee09d22.psmdcp" Id="R8032839431b64cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>