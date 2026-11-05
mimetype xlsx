--- v8 (2026-10-15)
+++ v9 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4104843fdd674cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37352559261145d0938f5d80fee09d22.psmdcp" Id="R8032839431b64cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2503db129494028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24ad6a0f333b48a7982d9f173d817cf6.psmdcp" Id="R4e03841baebf43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>