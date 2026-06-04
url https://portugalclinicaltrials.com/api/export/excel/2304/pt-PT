--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212551ffad3e4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91f1437d0a7d47af8aedc4555e656e6f.psmdcp" Id="R96b3600c4460426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba4955fbeca40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b490ac9e5c634436894d3232895abdd3.psmdcp" Id="R25de011399f2440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>