--- v1 (2026-06-04)
+++ v2 (2026-06-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba4955fbeca40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b490ac9e5c634436894d3232895abdd3.psmdcp" Id="R25de011399f2440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d1d8ff5a254a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc79489799fa49d4b5bf57fc80c71731.psmdcp" Id="R6e06ab17b41b4e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>