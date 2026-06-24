--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d1d8ff5a254a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc79489799fa49d4b5bf57fc80c71731.psmdcp" Id="R6e06ab17b41b4e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42c78666a8b4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ff80e5252ed43df8e0b6c8c2b4f7ee4.psmdcp" Id="Rbffdfbfee2a141ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>