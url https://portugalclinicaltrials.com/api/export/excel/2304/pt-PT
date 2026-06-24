--- v3 (2026-06-24)
+++ v4 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42c78666a8b4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ff80e5252ed43df8e0b6c8c2b4f7ee4.psmdcp" Id="Rbffdfbfee2a141ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9b8432b0f7452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9865896598a44074884177bf957fa7db.psmdcp" Id="R5847151304f44e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>