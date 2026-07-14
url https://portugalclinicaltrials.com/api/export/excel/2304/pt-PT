--- v4 (2026-06-24)
+++ v5 (2026-07-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9b8432b0f7452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9865896598a44074884177bf957fa7db.psmdcp" Id="R5847151304f44e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7340442dafe4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52fe124974c64beb8d686effa73596fb.psmdcp" Id="R0509791a1cc84fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>