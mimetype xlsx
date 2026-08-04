--- v5 (2026-07-14)
+++ v6 (2026-08-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7340442dafe4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52fe124974c64beb8d686effa73596fb.psmdcp" Id="R0509791a1cc84fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1013674415674b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/395870f63c76470cba9747a68eeee395.psmdcp" Id="R3418a4369d89493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>