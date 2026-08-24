--- v6 (2026-08-04)
+++ v7 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1013674415674b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/395870f63c76470cba9747a68eeee395.psmdcp" Id="R3418a4369d89493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e3120122474c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebf5e8486fa4438da4c757172cc89620.psmdcp" Id="Rf0423cad97374139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>