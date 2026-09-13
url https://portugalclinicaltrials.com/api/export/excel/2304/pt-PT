--- v7 (2026-08-24)
+++ v8 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e3120122474c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebf5e8486fa4438da4c757172cc89620.psmdcp" Id="Rf0423cad97374139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090bf22987d9428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67eff753d6df4ab988f658b4d62a84ee.psmdcp" Id="Rd8b774a015bd470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>