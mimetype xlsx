--- v8 (2026-09-13)
+++ v9 (2026-10-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090bf22987d9428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67eff753d6df4ab988f658b4d62a84ee.psmdcp" Id="Rd8b774a015bd470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bf971e41334d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/508a3deeb1284ef799adfec6bfbecd32.psmdcp" Id="R64ddbb9dd6394f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>