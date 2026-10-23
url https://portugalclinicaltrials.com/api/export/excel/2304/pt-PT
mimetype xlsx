--- v9 (2026-10-03)
+++ v10 (2026-10-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bf971e41334d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/508a3deeb1284ef799adfec6bfbecd32.psmdcp" Id="R64ddbb9dd6394f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7a32d1e9304c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62e7cba1e0264f62a3ccfbd0252df911.psmdcp" Id="R11b6911164e34972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>