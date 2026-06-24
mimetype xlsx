--- v0 (2026-06-02)
+++ v1 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797072744bf34648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21981868c99b4681a7aa2d90d9921f35.psmdcp" Id="Rca37872a96ad4406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d773d8edfa4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea14ffae7f4c4c92800e251975559b35.psmdcp" Id="R3744455e61924305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>