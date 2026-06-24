--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d773d8edfa4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea14ffae7f4c4c92800e251975559b35.psmdcp" Id="R3744455e61924305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0476f371661c4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0ae2298ae1e40678a6111a5c3e12558.psmdcp" Id="Rf17d869f1488434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>