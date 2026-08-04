--- v2 (2026-06-24)
+++ v3 (2026-08-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0476f371661c4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0ae2298ae1e40678a6111a5c3e12558.psmdcp" Id="Rf17d869f1488434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a09499f91148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13ed25b65a0a49cbbd87bbc04b145dad.psmdcp" Id="R43209d9cd8164be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>