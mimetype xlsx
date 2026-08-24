--- v3 (2026-08-04)
+++ v4 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a09499f91148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13ed25b65a0a49cbbd87bbc04b145dad.psmdcp" Id="R43209d9cd8164be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d50d8fe796e4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/361d924c87e448db91889e28ea13aa54.psmdcp" Id="Rb24d8cfc25fe4e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>