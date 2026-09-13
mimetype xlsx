--- v4 (2026-08-24)
+++ v5 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d50d8fe796e4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/361d924c87e448db91889e28ea13aa54.psmdcp" Id="Rb24d8cfc25fe4e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89f2baa4b1f4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cb8c0d7c8a44524a7311036bb971cbc.psmdcp" Id="R3e5888c198e74b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>