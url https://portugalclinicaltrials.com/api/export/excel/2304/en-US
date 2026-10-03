--- v5 (2026-09-13)
+++ v6 (2026-10-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89f2baa4b1f4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cb8c0d7c8a44524a7311036bb971cbc.psmdcp" Id="R3e5888c198e74b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574c810890ad4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951c2d16c936405abe9897a75f2a6c25.psmdcp" Id="Re6d76bd3266a40b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>