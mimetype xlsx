--- v6 (2026-10-03)
+++ v7 (2026-10-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574c810890ad4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951c2d16c936405abe9897a75f2a6c25.psmdcp" Id="Re6d76bd3266a40b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c05fe2f462d480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c382a32a36142d4a1703646da5ff74d.psmdcp" Id="R979bbdb8c67f46da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>