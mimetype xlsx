--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcf1b5c0b2448ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72d17f4941974e28afe06c1f4b5d6dc9.psmdcp" Id="R43581f541d714a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff15cd3285142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33b9bd91db494cf2b5b7692279bafc38.psmdcp" Id="Reb80c1e49e104cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>