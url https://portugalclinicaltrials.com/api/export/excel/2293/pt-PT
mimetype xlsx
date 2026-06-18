--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff15cd3285142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33b9bd91db494cf2b5b7692279bafc38.psmdcp" Id="Reb80c1e49e104cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c87b21f8e64d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/172dbd52b4084eceab3e2cd753f7d062.psmdcp" Id="R1d5398761804421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>