--- v2 (2026-06-18)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c87b21f8e64d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/172dbd52b4084eceab3e2cd753f7d062.psmdcp" Id="R1d5398761804421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abb4521fa3e4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1be1f5bcd5e4820886b25a7086056ca.psmdcp" Id="R5e112489d31d463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>