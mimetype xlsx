--- v3 (2026-06-18)
+++ v4 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abb4521fa3e4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1be1f5bcd5e4820886b25a7086056ca.psmdcp" Id="R5e112489d31d463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf696646375fc4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bd38140372d43e0894c90cf2503a52a.psmdcp" Id="R1f28fac9160a4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>