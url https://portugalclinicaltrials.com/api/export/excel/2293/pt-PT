--- v4 (2026-07-09)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf696646375fc4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bd38140372d43e0894c90cf2503a52a.psmdcp" Id="R1f28fac9160a4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a7f6d383ba4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1ed6b404f314c2e9846de3c841b2a89.psmdcp" Id="R548cda318b2446b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>