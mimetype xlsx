--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a7f6d383ba4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1ed6b404f314c2e9846de3c841b2a89.psmdcp" Id="R548cda318b2446b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3f26292e0b4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a22549683184673ac382a63289c0606.psmdcp" Id="Rb180a8fb4a4d4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>