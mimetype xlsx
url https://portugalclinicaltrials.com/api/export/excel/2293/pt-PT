--- v6 (2026-07-29)
+++ v7 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3f26292e0b4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a22549683184673ac382a63289c0606.psmdcp" Id="Rb180a8fb4a4d4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d7272065104d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b674679415f94a07be33faacbac60ad8.psmdcp" Id="R4853c0b34e3c42c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>