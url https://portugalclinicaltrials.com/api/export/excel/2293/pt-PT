--- v7 (2026-09-07)
+++ v8 (2026-09-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d7272065104d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b674679415f94a07be33faacbac60ad8.psmdcp" Id="R4853c0b34e3c42c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f62c7af4414510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8d0535e6e7e4614a8b21ff608224f00.psmdcp" Id="R7c50e838064148f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>