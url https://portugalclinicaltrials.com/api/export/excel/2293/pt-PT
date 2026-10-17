--- v8 (2026-09-27)
+++ v9 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f62c7af4414510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8d0535e6e7e4614a8b21ff608224f00.psmdcp" Id="R7c50e838064148f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620e42ec021840b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce937b22a3684a3b81b22b426e5ffaf1.psmdcp" Id="R45ec41c952394584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>