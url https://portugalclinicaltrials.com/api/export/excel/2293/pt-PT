--- v9 (2026-10-17)
+++ v10 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620e42ec021840b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce937b22a3684a3b81b22b426e5ffaf1.psmdcp" Id="R45ec41c952394584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f15aa023d8486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f0fccd108ab442d94fd36376e632c55.psmdcp" Id="Re289df67643d44c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>