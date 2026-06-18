--- v0 (2026-05-28)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb244046183c84d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/476588445f304bceb665f4daf263148e.psmdcp" Id="R2f811f7b20374832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b8182953c442be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac003fb3cec9471198a7977437d9ab21.psmdcp" Id="R2967aa1022b846e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>