--- v1 (2026-06-18)
+++ v2 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b8182953c442be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac003fb3cec9471198a7977437d9ab21.psmdcp" Id="R2967aa1022b846e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eedd165bc53496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b810f96157fd487ea27fca7bda4bf109.psmdcp" Id="Ra4134d205c104be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>