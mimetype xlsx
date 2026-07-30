--- v2 (2026-07-09)
+++ v3 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eedd165bc53496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b810f96157fd487ea27fca7bda4bf109.psmdcp" Id="Ra4134d205c104be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ce92adcd664a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dadb786e6e10449e9743e3680e6381fe.psmdcp" Id="R1b8d9bdd228f4e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>