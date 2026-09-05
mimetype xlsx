--- v3 (2026-07-30)
+++ v4 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ce92adcd664a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dadb786e6e10449e9743e3680e6381fe.psmdcp" Id="R1b8d9bdd228f4e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cb5886a4ed497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/736ac3fbc6a34745bae8ac289066f77a.psmdcp" Id="Rb9cc2bee14244621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>