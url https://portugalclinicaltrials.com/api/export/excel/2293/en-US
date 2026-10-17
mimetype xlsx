--- v4 (2026-09-05)
+++ v5 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cb5886a4ed497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/736ac3fbc6a34745bae8ac289066f77a.psmdcp" Id="Rb9cc2bee14244621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1f684412bb44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61984e0192804e2780a66487940d6008.psmdcp" Id="Ree9d4dfdd9b24442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>