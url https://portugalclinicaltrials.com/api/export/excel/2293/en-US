--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1f684412bb44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61984e0192804e2780a66487940d6008.psmdcp" Id="Ree9d4dfdd9b24442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9eda11e2fcb4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb373ac10b2b49a5a0392ae231c9d107.psmdcp" Id="Ra88c792c3e5d444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>