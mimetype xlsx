--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba04626e9814025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0c7311093f141f99368e1df4a04ace1.psmdcp" Id="Rf9a664d825714a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a69d88519c4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52122d0f03de4cf3b87637f80edf8c83.psmdcp" Id="Rbf761d25737f4f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>