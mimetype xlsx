--- v1 (2026-06-10)
+++ v2 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a69d88519c4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52122d0f03de4cf3b87637f80edf8c83.psmdcp" Id="Rbf761d25737f4f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87588f46d904f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/515888e100bc49259f63d0b6e3e47a73.psmdcp" Id="R2d12ac0e39d443c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>