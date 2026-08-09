--- v2 (2026-07-01)
+++ v3 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87588f46d904f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/515888e100bc49259f63d0b6e3e47a73.psmdcp" Id="R2d12ac0e39d443c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d158031e8954ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d585ded8f63d46dfb46ac0a380d2680f.psmdcp" Id="Rbf67e7e3bf5745a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>