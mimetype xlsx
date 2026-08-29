--- v3 (2026-08-09)
+++ v4 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d158031e8954ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d585ded8f63d46dfb46ac0a380d2680f.psmdcp" Id="Rbf67e7e3bf5745a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe2ace50b8e42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddbbe98cd095478cba9fae590a757612.psmdcp" Id="R01571e8dc7304a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>