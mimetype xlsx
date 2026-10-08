--- v4 (2026-08-29)
+++ v5 (2026-10-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe2ace50b8e42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddbbe98cd095478cba9fae590a757612.psmdcp" Id="R01571e8dc7304a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eaa307c52cf4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8cfd4696c5d4241b7bf6ac5cfcc3654.psmdcp" Id="Ra132eb83f67b4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>