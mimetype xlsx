--- v5 (2026-10-08)
+++ v6 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eaa307c52cf4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8cfd4696c5d4241b7bf6ac5cfcc3654.psmdcp" Id="Ra132eb83f67b4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2e12df2120414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d816056285d747359b2f3603017b828b.psmdcp" Id="R090377724d4f454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>