--- v0 (2026-05-10)
+++ v1 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc9023ab1774a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81164f0fde1242b1b903889d648605f4.psmdcp" Id="R103f1ead3e2f48b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92ddff817e04ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3481cb8885504471b80b93e0a26cd090.psmdcp" Id="Rb21c9a6ff00547bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>