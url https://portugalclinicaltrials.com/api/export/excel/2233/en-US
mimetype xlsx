--- v1 (2026-06-08)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92ddff817e04ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3481cb8885504471b80b93e0a26cd090.psmdcp" Id="Rb21c9a6ff00547bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8315b9f4b54210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd7799d6f52d4416a0ca4d3d3ae2c486.psmdcp" Id="R894ed88c84e84718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>