--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8315b9f4b54210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd7799d6f52d4416a0ca4d3d3ae2c486.psmdcp" Id="R894ed88c84e84718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e1c8b9ac1f4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e57d70f72f746f08a3e397e26fc3a9d.psmdcp" Id="R31260938c3044a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>