--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e1c8b9ac1f4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e57d70f72f746f08a3e397e26fc3a9d.psmdcp" Id="R31260938c3044a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re078e49810df4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6b1faf23d0d4b68a100dd6d5fab56ee.psmdcp" Id="Raa26d08c7ac84e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>