--- v4 (2026-08-30)
+++ v5 (2026-10-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re078e49810df4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6b1faf23d0d4b68a100dd6d5fab56ee.psmdcp" Id="Raa26d08c7ac84e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108d8a1da2d2448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb4f0265605142d9bf1e0395c11c9760.psmdcp" Id="Rfe05289f0b4f4f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>