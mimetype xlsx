--- v5 (2026-10-08)
+++ v6 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108d8a1da2d2448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb4f0265605142d9bf1e0395c11c9760.psmdcp" Id="Rfe05289f0b4f4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4369eb829e7f4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b8d4c765df64952a8ce5fa203bfab82.psmdcp" Id="R3aba6e9e2dea4c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>