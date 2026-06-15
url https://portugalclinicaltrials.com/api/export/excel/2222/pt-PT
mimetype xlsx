--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebab5ac849584463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91ce55c4877e4717bd55e3839c0d9c15.psmdcp" Id="R38aed694f705452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ee69635c174570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1508d0a0e5e4325a859cc9103e850d2.psmdcp" Id="Rfbc08f856592453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>