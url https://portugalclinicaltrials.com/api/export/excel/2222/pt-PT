--- v1 (2026-06-15)
+++ v2 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ee69635c174570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1508d0a0e5e4325a859cc9103e850d2.psmdcp" Id="Rfbc08f856592453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a3048065be461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af10ff2951346658ba0cc3e5cbe43f0.psmdcp" Id="R5bea9792c13e45ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>