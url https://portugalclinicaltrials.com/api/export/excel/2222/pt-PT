--- v2 (2026-07-05)
+++ v3 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a3048065be461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af10ff2951346658ba0cc3e5cbe43f0.psmdcp" Id="R5bea9792c13e45ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd6f73ddf24505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4d3c752095e447b848054d6f891c8bd.psmdcp" Id="Rb1abf10b178e4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>