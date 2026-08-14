--- v3 (2026-07-25)
+++ v4 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd6f73ddf24505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4d3c752095e447b848054d6f891c8bd.psmdcp" Id="Rb1abf10b178e4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd8586b5b514540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7372b37432f496781e251406305a50d.psmdcp" Id="R218b5311322a405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>