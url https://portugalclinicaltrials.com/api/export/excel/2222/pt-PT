--- v4 (2026-08-14)
+++ v5 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd8586b5b514540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7372b37432f496781e251406305a50d.psmdcp" Id="R218b5311322a405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2745cebb2f334e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e34da954bec84f31823b1ddf66089bb5.psmdcp" Id="Rd601af85b90a43ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>