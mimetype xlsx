--- v5 (2026-09-03)
+++ v6 (2026-10-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2745cebb2f334e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e34da954bec84f31823b1ddf66089bb5.psmdcp" Id="Rd601af85b90a43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e2de64445749f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec12e2f83a464e2caa5f4a455d597f6a.psmdcp" Id="Rbe967c4b376a4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>