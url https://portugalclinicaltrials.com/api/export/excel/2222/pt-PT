--- v6 (2026-10-12)
+++ v7 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e2de64445749f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec12e2f83a464e2caa5f4a455d597f6a.psmdcp" Id="Rbe967c4b376a4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4dac92ee2f47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ad69eef8b594201b974e23275af2720.psmdcp" Id="Rae042df2653042bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>