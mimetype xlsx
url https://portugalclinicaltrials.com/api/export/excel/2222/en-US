--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3144ec14a3b4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee8709090a504818914842851b1690bf.psmdcp" Id="Rade53e131e384b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc17021b258487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/423aedff373c4e939bd3ca0d815af905.psmdcp" Id="R446d5cf6b32d4873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>