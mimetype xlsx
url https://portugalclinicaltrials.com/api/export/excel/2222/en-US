--- v1 (2026-06-15)
+++ v2 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc17021b258487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/423aedff373c4e939bd3ca0d815af905.psmdcp" Id="R446d5cf6b32d4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd0455ab0c642ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e7ac0dea4f149748ff8369bd702fd5c.psmdcp" Id="R1011602862a94faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>