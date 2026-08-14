--- v2 (2026-07-25)
+++ v3 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd0455ab0c642ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e7ac0dea4f149748ff8369bd702fd5c.psmdcp" Id="R1011602862a94faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfeeedd225764d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15f462c767114957a6b44ddd16c3beb1.psmdcp" Id="R9a0f9f9e6c6c45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>