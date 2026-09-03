--- v3 (2026-08-14)
+++ v4 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfeeedd225764d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15f462c767114957a6b44ddd16c3beb1.psmdcp" Id="R9a0f9f9e6c6c45e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4280d4206e44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2b0c9be36e54d5babca6e3791ec9414.psmdcp" Id="Rd31bcdbe35c44e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>