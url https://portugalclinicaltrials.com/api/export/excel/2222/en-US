--- v4 (2026-09-03)
+++ v5 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4280d4206e44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2b0c9be36e54d5babca6e3791ec9414.psmdcp" Id="Rd31bcdbe35c44e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913ec42c6c094ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac645f6ecba547318de7be0f62e00dd8.psmdcp" Id="R8e565a6ea3164430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>