--- v5 (2026-10-06)
+++ v6 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913ec42c6c094ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac645f6ecba547318de7be0f62e00dd8.psmdcp" Id="R8e565a6ea3164430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b2391b24674e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d353aa6809794c59bc857f533307ef34.psmdcp" Id="R53dcda1b987f4579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>