--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2225b599524648cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a742a78f72b349219e1d5636fb9ad8af.psmdcp" Id="R708c7601f77d4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7fd94729d046b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49b31b4ec8874659bff83fc0de0696e3.psmdcp" Id="Rc053e73ace4a4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>