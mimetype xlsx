--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7fd94729d046b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49b31b4ec8874659bff83fc0de0696e3.psmdcp" Id="Rc053e73ace4a4b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f600305b644768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c612ed527b94202b89a4eafcaeca0d4.psmdcp" Id="Rf77fb1331db04d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>