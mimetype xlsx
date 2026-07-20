--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f600305b644768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c612ed527b94202b89a4eafcaeca0d4.psmdcp" Id="Rf77fb1331db04d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37a3b752be344de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/691aabea3c534392bf3f32a93809e3e7.psmdcp" Id="R13b3c9d15ba64af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>