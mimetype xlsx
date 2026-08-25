--- v3 (2026-07-20)
+++ v4 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37a3b752be344de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/691aabea3c534392bf3f32a93809e3e7.psmdcp" Id="R13b3c9d15ba64af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d93139a9f94155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4b38cb90f5544218eb70e26fd8be724.psmdcp" Id="R93e270a41fb549b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>