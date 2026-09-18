--- v4 (2026-08-25)
+++ v5 (2026-09-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d93139a9f94155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4b38cb90f5544218eb70e26fd8be724.psmdcp" Id="R93e270a41fb549b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2b1e0cad97452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9324513e83c46a89b36d03bd673e8c5.psmdcp" Id="R2199cd622fb74ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>