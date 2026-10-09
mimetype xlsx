--- v5 (2026-09-18)
+++ v6 (2026-10-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2b1e0cad97452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9324513e83c46a89b36d03bd673e8c5.psmdcp" Id="R2199cd622fb74ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8838fe885bb44acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3b00a01c2664d36a49613f768f351c9.psmdcp" Id="Rdfa4dd0e5125464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>