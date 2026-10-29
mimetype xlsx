--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8838fe885bb44acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3b00a01c2664d36a49613f768f351c9.psmdcp" Id="Rdfa4dd0e5125464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c55d8ae000348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ad3b9c9e82d4de6b06f5449b77ed1b1.psmdcp" Id="R55c81710286f48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>