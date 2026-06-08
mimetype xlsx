--- v0 (2026-05-18)
+++ v1 (2026-06-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b514701ba01498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0261ad9055254d3ca4c4fa1dfd7103dd.psmdcp" Id="Reeffd87d34aa4852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f166161f33e40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3927decc90a247c887540f5d8c7f6396.psmdcp" Id="Ra7319f6d0f154db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>