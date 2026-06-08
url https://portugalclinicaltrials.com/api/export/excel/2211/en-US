--- v1 (2026-06-08)
+++ v2 (2026-06-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f166161f33e40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3927decc90a247c887540f5d8c7f6396.psmdcp" Id="Ra7319f6d0f154db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7fe27bb9444e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37da3fce83a146fcb9bfd06ee4063a1c.psmdcp" Id="R9cc2f980d0cb4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>