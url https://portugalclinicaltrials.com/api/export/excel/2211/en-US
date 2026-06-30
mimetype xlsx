--- v2 (2026-06-08)
+++ v3 (2026-06-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7fe27bb9444e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37da3fce83a146fcb9bfd06ee4063a1c.psmdcp" Id="R9cc2f980d0cb4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc8f72f41ba474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa96a2416ced4d9e8f3676be2e003187.psmdcp" Id="R2160165bf12b4e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>