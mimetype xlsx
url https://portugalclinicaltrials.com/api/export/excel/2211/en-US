--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc8f72f41ba474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa96a2416ced4d9e8f3676be2e003187.psmdcp" Id="R2160165bf12b4e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e6aa7d76a54a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/019e3fcd78314119a8a29408ecca044a.psmdcp" Id="Ra9653c0bdf6445b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>