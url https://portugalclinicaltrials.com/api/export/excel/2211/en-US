--- v4 (2026-07-21)
+++ v5 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e6aa7d76a54a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/019e3fcd78314119a8a29408ecca044a.psmdcp" Id="Ra9653c0bdf6445b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224cab84325144f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1556b4d6cef84caf836ac493b250756c.psmdcp" Id="R7eaa8562c798435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>