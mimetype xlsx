--- v5 (2026-08-24)
+++ v6 (2026-09-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224cab84325144f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1556b4d6cef84caf836ac493b250756c.psmdcp" Id="R7eaa8562c798435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e0d1fe2edf4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de878dddcb424ef1848778c0e061aaa6.psmdcp" Id="Rcea38a03bc5c466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>