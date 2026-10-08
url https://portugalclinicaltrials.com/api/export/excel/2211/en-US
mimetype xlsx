--- v6 (2026-09-17)
+++ v7 (2026-10-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e0d1fe2edf4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de878dddcb424ef1848778c0e061aaa6.psmdcp" Id="Rcea38a03bc5c466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7f9eaf40ff498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfaff10582bf499c840ae688ba7efd9f.psmdcp" Id="Rc722a0476eba4131" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>