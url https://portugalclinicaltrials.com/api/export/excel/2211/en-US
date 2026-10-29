--- v7 (2026-10-08)
+++ v8 (2026-10-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7f9eaf40ff498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfaff10582bf499c840ae688ba7efd9f.psmdcp" Id="Rc722a0476eba4131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae93ac953504038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cbbafd232e9480b925e5fb7e2aaa1c5.psmdcp" Id="R4a2615d9bc354176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>