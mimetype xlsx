--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb955525e902f4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da68115bb5744bc1a35e4d90a1341027.psmdcp" Id="Rfbcef216c7a24f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96105ec70a90432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/330f9b9761ec4e21902ad0865820952c.psmdcp" Id="Re628d464dcc64184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>