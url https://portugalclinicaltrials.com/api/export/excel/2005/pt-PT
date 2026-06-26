--- v1 (2026-06-06)
+++ v2 (2026-06-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96105ec70a90432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/330f9b9761ec4e21902ad0865820952c.psmdcp" Id="Re628d464dcc64184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88dfa1c03f74377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85ad60e8cb0d45cca8a1bc05eb9161a9.psmdcp" Id="R10b7d9f7e8814229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>