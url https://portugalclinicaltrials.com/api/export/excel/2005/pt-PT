--- v2 (2026-06-26)
+++ v3 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88dfa1c03f74377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85ad60e8cb0d45cca8a1bc05eb9161a9.psmdcp" Id="R10b7d9f7e8814229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fbd8908a9f1478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8a544fe8540458a80dcce4ccf2664b9.psmdcp" Id="R80a8baa9181d4dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>