--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fbd8908a9f1478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8a544fe8540458a80dcce4ccf2664b9.psmdcp" Id="R80a8baa9181d4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1a31da8dfb4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/386f60ae260945dfbbb6b61391ce749c.psmdcp" Id="R843607fee19f4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>