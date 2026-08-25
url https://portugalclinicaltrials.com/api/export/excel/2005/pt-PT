--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1a31da8dfb4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/386f60ae260945dfbbb6b61391ce749c.psmdcp" Id="R843607fee19f4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192d1cb606f04721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7f767036e89438e99256500c279174c.psmdcp" Id="R79965c34c0af4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>