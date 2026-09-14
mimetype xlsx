--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192d1cb606f04721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7f767036e89438e99256500c279174c.psmdcp" Id="R79965c34c0af4851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0892b67d096f472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0358f863d2441d8b4d1a2d51f1ea7d5.psmdcp" Id="Rebd7da43957e42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>