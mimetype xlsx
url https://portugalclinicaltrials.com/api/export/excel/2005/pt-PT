--- v6 (2026-09-14)
+++ v7 (2026-10-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0892b67d096f472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0358f863d2441d8b4d1a2d51f1ea7d5.psmdcp" Id="Rebd7da43957e42da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c2fe5aca0f4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d093da5e0c45daa7f25d67df644e7d.psmdcp" Id="Rf93c0c9adeb94f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>