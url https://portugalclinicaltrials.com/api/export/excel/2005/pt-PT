--- v7 (2026-10-04)
+++ v8 (2026-10-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c2fe5aca0f4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d093da5e0c45daa7f25d67df644e7d.psmdcp" Id="Rf93c0c9adeb94f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3683e43b3c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1afec2399e5e420e972df1c7070e5cb1.psmdcp" Id="Ra41209b599f44115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>