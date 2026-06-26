--- v0 (2026-06-06)
+++ v1 (2026-06-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6370a6ab7345be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0e1085dc73941be81edcee40d6d2ae2.psmdcp" Id="Rb859981d3d2345e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfecf1c52da429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d40f15417edc453e8350b06080e7d924.psmdcp" Id="Rf95bb21a16e44d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>