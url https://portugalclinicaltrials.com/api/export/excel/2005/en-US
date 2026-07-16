--- v1 (2026-06-26)
+++ v2 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfecf1c52da429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d40f15417edc453e8350b06080e7d924.psmdcp" Id="Rf95bb21a16e44d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9a0a77cf304c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731cadd8cfa545e3891e32cabfde57db.psmdcp" Id="Re20424bff2f546b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>