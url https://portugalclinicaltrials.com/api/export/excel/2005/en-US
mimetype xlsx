--- v2 (2026-07-16)
+++ v3 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9a0a77cf304c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731cadd8cfa545e3891e32cabfde57db.psmdcp" Id="Re20424bff2f546b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d32cdcd103d47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8e2426d6e5c4b468106d86bf2a0db54.psmdcp" Id="R3ecdeb32658e4d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>