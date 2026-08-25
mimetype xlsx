--- v3 (2026-08-05)
+++ v4 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d32cdcd103d47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8e2426d6e5c4b468106d86bf2a0db54.psmdcp" Id="R3ecdeb32658e4d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb9b226b2b84883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f7dab23950246179e3a31be5c8300f9.psmdcp" Id="R04b1d23ea13a40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>