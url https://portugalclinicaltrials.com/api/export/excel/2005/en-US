--- v4 (2026-08-25)
+++ v5 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb9b226b2b84883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f7dab23950246179e3a31be5c8300f9.psmdcp" Id="R04b1d23ea13a40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acb22e19ec14514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a31d50f4a2449ab8f9866ed50f0d319.psmdcp" Id="R61fdb38ebc9b44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>