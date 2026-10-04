--- v5 (2026-09-14)
+++ v6 (2026-10-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acb22e19ec14514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a31d50f4a2449ab8f9866ed50f0d319.psmdcp" Id="R61fdb38ebc9b44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18339106ff74fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae05e0b15461411284ed4325a20e8140.psmdcp" Id="Rc16f307264914c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>