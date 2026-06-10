--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7e0a2351204da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e242286d55d40f58a211f8e5431d17a.psmdcp" Id="Rbd054c34950e43cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a8add55b8f4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5ecaa4ad28440bd9ea412b01acded20.psmdcp" Id="Rdf245c14b1fa4eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>