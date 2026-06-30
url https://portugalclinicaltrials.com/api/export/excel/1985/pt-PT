--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a8add55b8f4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5ecaa4ad28440bd9ea412b01acded20.psmdcp" Id="Rdf245c14b1fa4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1873179a2d4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddde959547b84ca2b0adb484cadc057a.psmdcp" Id="Rd2fec96b97ae4905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>