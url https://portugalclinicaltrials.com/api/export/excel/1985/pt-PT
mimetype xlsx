--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1873179a2d4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddde959547b84ca2b0adb484cadc057a.psmdcp" Id="Rd2fec96b97ae4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575e702c91cd4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc0a0abdb4a4465a909e0ec16a7e0a28.psmdcp" Id="R193272d91c41491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>