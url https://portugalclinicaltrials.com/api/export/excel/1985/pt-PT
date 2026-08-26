--- v3 (2026-07-20)
+++ v4 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575e702c91cd4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc0a0abdb4a4465a909e0ec16a7e0a28.psmdcp" Id="R193272d91c41491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926a17de44c74dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f0aaea82e66407f999880b42450dfbb.psmdcp" Id="R6337d53a2c254f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>