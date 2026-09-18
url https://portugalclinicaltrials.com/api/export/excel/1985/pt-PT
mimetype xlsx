--- v4 (2026-08-26)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926a17de44c74dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f0aaea82e66407f999880b42450dfbb.psmdcp" Id="R6337d53a2c254f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d45a09514df45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36d02c26d8294bab879ebf151e5ba095.psmdcp" Id="Re6a36c267cbf4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>