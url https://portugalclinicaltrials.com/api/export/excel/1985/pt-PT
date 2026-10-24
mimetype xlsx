--- v5 (2026-09-18)
+++ v6 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d45a09514df45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36d02c26d8294bab879ebf151e5ba095.psmdcp" Id="Re6a36c267cbf4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a1675fa11445e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a54cb70faa941cc95cd11c85ab523d3.psmdcp" Id="R102b37a970294153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>