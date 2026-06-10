--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65951bdf49b4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a41b85a814a148008203174a0e81c396.psmdcp" Id="R0575cbd68f214954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6914adc63f4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3da87f0e83074893a6a9f3037e6e0fd8.psmdcp" Id="Rbdaf96185bc84ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>