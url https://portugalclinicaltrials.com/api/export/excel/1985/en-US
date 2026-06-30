--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6914adc63f4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3da87f0e83074893a6a9f3037e6e0fd8.psmdcp" Id="Rbdaf96185bc84ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861c728083a148cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea4bf5515be54c638a6f1bdd44169ad9.psmdcp" Id="R7c8139571479408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>