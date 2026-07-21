--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861c728083a148cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea4bf5515be54c638a6f1bdd44169ad9.psmdcp" Id="R7c8139571479408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999ce78e37e949bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fcd76719ef0472c932e536eb91a083e.psmdcp" Id="R1253d53c067a41f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>