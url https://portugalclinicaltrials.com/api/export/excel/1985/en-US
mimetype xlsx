--- v3 (2026-07-21)
+++ v4 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999ce78e37e949bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fcd76719ef0472c932e536eb91a083e.psmdcp" Id="R1253d53c067a41f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04ffeed04934372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f65b5bba24249b6a0cde4218c0c348e.psmdcp" Id="R4ab44e62238e46b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>