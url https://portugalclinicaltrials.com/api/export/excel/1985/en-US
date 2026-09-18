--- v4 (2026-08-26)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04ffeed04934372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f65b5bba24249b6a0cde4218c0c348e.psmdcp" Id="R4ab44e62238e46b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48ad2df40e04894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6b272cf5934446fb1f9540c6067033d.psmdcp" Id="R40f8afd4f32744aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>