--- v5 (2026-09-18)
+++ v6 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48ad2df40e04894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6b272cf5934446fb1f9540c6067033d.psmdcp" Id="R40f8afd4f32744aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548c1bfbf8584309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e1aa6bf9efb41588e64aefabd5d0b39.psmdcp" Id="R296984322d864adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>