--- v0 (2026-05-29)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e2a1e4d6c34c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/777b99250c764bf98109430f5b41029b.psmdcp" Id="R29f6d42cd61d4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd156075be8b24574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15ee423c3fdb4d1aa0bdb89bc1a4ce35.psmdcp" Id="R3f57059271934498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>