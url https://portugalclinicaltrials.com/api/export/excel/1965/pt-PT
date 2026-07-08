--- v1 (2026-06-18)
+++ v2 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd156075be8b24574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15ee423c3fdb4d1aa0bdb89bc1a4ce35.psmdcp" Id="R3f57059271934498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68de10dc227c466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4118a6ae22394ed9bd88d0acf00f4a60.psmdcp" Id="R1ab1c941ef48414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>