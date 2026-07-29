--- v2 (2026-07-08)
+++ v3 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68de10dc227c466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4118a6ae22394ed9bd88d0acf00f4a60.psmdcp" Id="R1ab1c941ef48414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31770d812b54f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42421ba15bee4fc0bf43a490dc21b6a3.psmdcp" Id="R047595a4c12344dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>