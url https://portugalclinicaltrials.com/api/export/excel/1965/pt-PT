--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31770d812b54f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42421ba15bee4fc0bf43a490dc21b6a3.psmdcp" Id="R047595a4c12344dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23da748340604a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4605c56bedec4285a93f46561f0504da.psmdcp" Id="R3c853cfb19f041cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>