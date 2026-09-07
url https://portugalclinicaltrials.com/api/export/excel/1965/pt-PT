--- v4 (2026-08-18)
+++ v5 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23da748340604a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4605c56bedec4285a93f46561f0504da.psmdcp" Id="R3c853cfb19f041cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2560bbad9a5144de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ae184be77fd4886a9c3c3296a2596e7.psmdcp" Id="R994e649b314b4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>