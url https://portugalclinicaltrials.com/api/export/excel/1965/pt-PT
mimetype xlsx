--- v5 (2026-09-07)
+++ v6 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2560bbad9a5144de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ae184be77fd4886a9c3c3296a2596e7.psmdcp" Id="R994e649b314b4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937c0731f69f4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bf8f5f2c38b41239fa5785238537c2b.psmdcp" Id="R7ba3861dc4a74ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>