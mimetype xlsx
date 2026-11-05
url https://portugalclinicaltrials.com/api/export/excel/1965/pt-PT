--- v6 (2026-10-16)
+++ v7 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937c0731f69f4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bf8f5f2c38b41239fa5785238537c2b.psmdcp" Id="R7ba3861dc4a74ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a8ac7878b84784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/530e6f1eedad47b9bae750c3cec2e93e.psmdcp" Id="Rbd03924fa0aa4e70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>