--- v0 (2026-05-24)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0318bbba4a24a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c2f6a7063ab4287be88e7bde0dc3a2e.psmdcp" Id="R8a9562a55d44451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80d239d4ac044b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c70b920040944ec4935d9e6bec71b494.psmdcp" Id="Rb32add8cfb304b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>