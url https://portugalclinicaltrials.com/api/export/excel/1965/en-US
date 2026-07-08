--- v1 (2026-06-18)
+++ v2 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80d239d4ac044b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c70b920040944ec4935d9e6bec71b494.psmdcp" Id="Rb32add8cfb304b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7771a59d3bf4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b34e3a5e6ee4c418126a132ba296104.psmdcp" Id="Rb3e7a87ac7754b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>