--- v2 (2026-07-08)
+++ v3 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7771a59d3bf4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b34e3a5e6ee4c418126a132ba296104.psmdcp" Id="Rb3e7a87ac7754b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493cb99248dd49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3f221b9d761479db0ff53cab63b9078.psmdcp" Id="Rbb71bfb8ffc1414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>