--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493cb99248dd49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3f221b9d761479db0ff53cab63b9078.psmdcp" Id="Rbb71bfb8ffc1414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6778027dcab4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/994ce1145a444fc39fbe9f7b6faf8ec9.psmdcp" Id="R2029d08e0c5945c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>