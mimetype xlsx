--- v4 (2026-08-18)
+++ v5 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6778027dcab4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/994ce1145a444fc39fbe9f7b6faf8ec9.psmdcp" Id="R2029d08e0c5945c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245a8d2f294541fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b47fb5ea691467bbcd1567c307df457.psmdcp" Id="Rcb30662601af4c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>