--- v5 (2026-09-26)
+++ v6 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245a8d2f294541fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b47fb5ea691467bbcd1567c307df457.psmdcp" Id="Rcb30662601af4c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547b1e2eb8a3485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e73accf88924435abb3e80a67af860e.psmdcp" Id="R077112e81dff4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>