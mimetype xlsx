--- v6 (2026-10-16)
+++ v7 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547b1e2eb8a3485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e73accf88924435abb3e80a67af860e.psmdcp" Id="R077112e81dff4219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0bcd05dba9a4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6309a68c662f48fcb3ee9e4fc1705ef6.psmdcp" Id="Rfdd688e0d7e74196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>