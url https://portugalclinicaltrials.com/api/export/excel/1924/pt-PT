--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6319814a46045d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a861c51576c64f7bb6aa401e0bd28659.psmdcp" Id="R0c2eda3d51d94026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71deed4ea9747a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6ce042736a14fc7b8ca62495911ac48.psmdcp" Id="Rea109eaedd6049fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>