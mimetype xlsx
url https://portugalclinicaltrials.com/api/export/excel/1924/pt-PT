--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71deed4ea9747a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6ce042736a14fc7b8ca62495911ac48.psmdcp" Id="Rea109eaedd6049fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e641caa2d364819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdd15a93712a47ed841813bf08af9b7d.psmdcp" Id="R7eb3240c74cc49f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>