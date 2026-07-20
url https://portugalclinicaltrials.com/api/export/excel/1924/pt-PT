--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e641caa2d364819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdd15a93712a47ed841813bf08af9b7d.psmdcp" Id="R7eb3240c74cc49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4da3859bcde4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d96b1024230643928605e1df081d90c9.psmdcp" Id="R5aeffa5ff85e4dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>