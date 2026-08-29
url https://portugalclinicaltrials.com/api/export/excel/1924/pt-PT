--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4da3859bcde4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d96b1024230643928605e1df081d90c9.psmdcp" Id="R5aeffa5ff85e4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69702a8a1f53436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47acf9883eb94f7e918c1dc7944e0fd0.psmdcp" Id="R7863166663064408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>