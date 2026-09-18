--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69702a8a1f53436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47acf9883eb94f7e918c1dc7944e0fd0.psmdcp" Id="R7863166663064408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30dd2401fd03478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29d0969d697141d5903282e81b2d72c4.psmdcp" Id="Rce69071d238d43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>