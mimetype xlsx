--- v5 (2026-09-18)
+++ v6 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30dd2401fd03478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29d0969d697141d5903282e81b2d72c4.psmdcp" Id="Rce69071d238d43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06959e25b014f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bd8bbe43c644abd81ae415d55dee7ad.psmdcp" Id="Rbdc19b1455a14201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>