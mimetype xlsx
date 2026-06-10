--- v0 (2026-05-17)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5829281f93d3498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a94717ce4be4474a9d75ca33071762ef.psmdcp" Id="R548a1ee3eef24d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra761f7f9d5e14a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48115d851e2746dea3449aecf8b29b13.psmdcp" Id="Re8610e0ce2e94ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Global Capacity Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>