--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra761f7f9d5e14a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48115d851e2746dea3449aecf8b29b13.psmdcp" Id="Re8610e0ce2e94ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb806e04e1892495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a317d6689f7445eebcce20ae4f7021eb.psmdcp" Id="R1215097401fd4aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Global Capacity Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>