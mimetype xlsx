--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb806e04e1892495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a317d6689f7445eebcce20ae4f7021eb.psmdcp" Id="R1215097401fd4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6eadfad97574394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a76590fc5d8f4bb6980092b1e9aa7f7d.psmdcp" Id="R88248d12c80d4839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Global Capacity Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>