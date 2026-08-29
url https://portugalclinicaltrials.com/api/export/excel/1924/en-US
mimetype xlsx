--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6eadfad97574394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a76590fc5d8f4bb6980092b1e9aa7f7d.psmdcp" Id="R88248d12c80d4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498d4ea733294440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff2f563ad26b4e38adc6676bec9ca86c.psmdcp" Id="Ra3e6353a6b3b4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Global Capacity Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>