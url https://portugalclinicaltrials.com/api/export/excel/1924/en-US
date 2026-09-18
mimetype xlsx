--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498d4ea733294440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff2f563ad26b4e38adc6676bec9ca86c.psmdcp" Id="Ra3e6353a6b3b4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35a949f4d6c4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/291318615f7145d59cd1bf64a6f7dac0.psmdcp" Id="Rd984d8bdf40d436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Global Capacity Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>