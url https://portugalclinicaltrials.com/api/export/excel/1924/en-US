--- v5 (2026-09-18)
+++ v6 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35a949f4d6c4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/291318615f7145d59cd1bf64a6f7dac0.psmdcp" Id="Rd984d8bdf40d436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5107cf6f139c4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fa28cd7dc344e6daa830b08aa15ba97.psmdcp" Id="Rf187de88ac4b4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Global Capacity Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>