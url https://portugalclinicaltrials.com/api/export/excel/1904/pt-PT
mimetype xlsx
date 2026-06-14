--- v0 (2026-05-24)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc696cd1e733b4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2954e6f84fc54575a54a38affb2dc24f.psmdcp" Id="Rf2a5a41142a64fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2daf4c6756d418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b06623facbe642d988c20406dcbfbbd9.psmdcp" Id="R3f8d7eb8b68142f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>