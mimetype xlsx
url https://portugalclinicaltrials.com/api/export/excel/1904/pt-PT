--- v1 (2026-06-14)
+++ v2 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2daf4c6756d418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b06623facbe642d988c20406dcbfbbd9.psmdcp" Id="R3f8d7eb8b68142f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5481ecb52faf4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ec3654437ea43639c0600e0a6149319.psmdcp" Id="R4b02da519dc74e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>