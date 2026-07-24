--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5481ecb52faf4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ec3654437ea43639c0600e0a6149319.psmdcp" Id="R4b02da519dc74e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4277a61f43c143df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa3a836b3dbb4a26a65c744e7011d393.psmdcp" Id="Rc2a5ba39acaa4667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>