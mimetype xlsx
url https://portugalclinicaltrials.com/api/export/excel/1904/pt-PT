--- v3 (2026-07-24)
+++ v4 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4277a61f43c143df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa3a836b3dbb4a26a65c744e7011d393.psmdcp" Id="Rc2a5ba39acaa4667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1009ce2b00f8447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ae18720ab8b4aa5aef2b4c8ba8e2976.psmdcp" Id="R42405aa962a64aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>