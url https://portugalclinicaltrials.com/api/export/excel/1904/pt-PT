--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1009ce2b00f8447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ae18720ab8b4aa5aef2b4c8ba8e2976.psmdcp" Id="R42405aa962a64aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fecc9d800045f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67e77d56a04944c498a4165ee91dd549.psmdcp" Id="Rb100bd809e62444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>