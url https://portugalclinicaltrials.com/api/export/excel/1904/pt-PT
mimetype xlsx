--- v5 (2026-09-02)
+++ v6 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fecc9d800045f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67e77d56a04944c498a4165ee91dd549.psmdcp" Id="Rb100bd809e62444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefaa7c8037d4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2908007a9a5e44eb8e67baaa414e78c1.psmdcp" Id="Ra9f31c4d0a4e4059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>