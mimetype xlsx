--- v6 (2026-10-11)
+++ v7 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefaa7c8037d4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2908007a9a5e44eb8e67baaa414e78c1.psmdcp" Id="Ra9f31c4d0a4e4059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86820dc74e64123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6727936514dd4b43a846c65ef54af3a3.psmdcp" Id="Rbacdea0cc709412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>