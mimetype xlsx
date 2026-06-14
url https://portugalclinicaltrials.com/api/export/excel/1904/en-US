--- v0 (2026-05-25)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80547f07658445ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/823a39f4b8094c39b7d812fe80b6eba8.psmdcp" Id="R9d3fd6ba5f7041f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08da2c92f004d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d36acc4126848f3b0f5caf391c96561.psmdcp" Id="R2799b391b12242cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>