--- v1 (2026-06-14)
+++ v2 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08da2c92f004d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d36acc4126848f3b0f5caf391c96561.psmdcp" Id="R2799b391b12242cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a59624458a9486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc546d2309fa4c6bbf9064b483f4d018.psmdcp" Id="Rc0627d79547641aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>