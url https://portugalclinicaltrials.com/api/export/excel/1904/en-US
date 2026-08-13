--- v2 (2026-07-04)
+++ v3 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a59624458a9486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc546d2309fa4c6bbf9064b483f4d018.psmdcp" Id="Rc0627d79547641aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47713e6faa1446c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcd71a51dee24ac08b18b358d08f4290.psmdcp" Id="Rd925fea1cf124825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>