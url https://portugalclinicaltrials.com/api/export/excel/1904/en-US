--- v3 (2026-08-13)
+++ v4 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47713e6faa1446c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcd71a51dee24ac08b18b358d08f4290.psmdcp" Id="Rd925fea1cf124825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4cf819051f475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61cf83d9a80546108ba9dcab8864c49d.psmdcp" Id="R6b20fd86c51b4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>