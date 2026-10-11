--- v4 (2026-09-02)
+++ v5 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4cf819051f475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61cf83d9a80546108ba9dcab8864c49d.psmdcp" Id="R6b20fd86c51b4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de21d73f882490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6676f96e08242d8b355e909af7c78c9.psmdcp" Id="Rd16f05b4236944aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>