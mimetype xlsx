--- v0 (2026-06-05)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1921123b78b94c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4d97c098d794da89cd68a60c8030560.psmdcp" Id="R82309e39504748e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb951c24c7144b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c84f1a9a41fb4bf682f238d2fb8258e9.psmdcp" Id="Ra4fb994ae7c642bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>