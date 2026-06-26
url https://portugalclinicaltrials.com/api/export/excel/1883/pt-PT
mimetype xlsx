--- v1 (2026-06-26)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb951c24c7144b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c84f1a9a41fb4bf682f238d2fb8258e9.psmdcp" Id="Ra4fb994ae7c642bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866e0525f5c9445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa4a91613bd5416791063ea22205ea99.psmdcp" Id="Rd97475ad457749af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>