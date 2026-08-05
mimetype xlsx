--- v2 (2026-06-26)
+++ v3 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866e0525f5c9445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa4a91613bd5416791063ea22205ea99.psmdcp" Id="Rd97475ad457749af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286cf8af5eb148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f92aeb8ee864017b34fd74d096beb8c.psmdcp" Id="R8404f77deae140f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>