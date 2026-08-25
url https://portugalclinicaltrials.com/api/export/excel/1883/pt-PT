--- v3 (2026-08-05)
+++ v4 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286cf8af5eb148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f92aeb8ee864017b34fd74d096beb8c.psmdcp" Id="R8404f77deae140f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08f045bc0974f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e9762a40a0d46fba8d53cd3a7c967a4.psmdcp" Id="R42b4804fd2034b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>