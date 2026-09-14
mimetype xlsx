--- v4 (2026-08-25)
+++ v5 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08f045bc0974f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e9762a40a0d46fba8d53cd3a7c967a4.psmdcp" Id="R42b4804fd2034b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05867e278e834234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ae344a8fa44dd3942ee67001289cae.psmdcp" Id="Raa310127de924cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>