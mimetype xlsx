--- v5 (2026-09-14)
+++ v6 (2026-10-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05867e278e834234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ae344a8fa44dd3942ee67001289cae.psmdcp" Id="Raa310127de924cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad46eb6cb9d46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50250a7846464fe5b2638e02d559f521.psmdcp" Id="Rac70c3b780c14247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>