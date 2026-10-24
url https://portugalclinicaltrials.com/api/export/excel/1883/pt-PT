--- v6 (2026-10-04)
+++ v7 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad46eb6cb9d46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50250a7846464fe5b2638e02d559f521.psmdcp" Id="Rac70c3b780c14247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf60ef728b24c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86730843cb254be5afc8359f3961f51e.psmdcp" Id="Rc9162b1f60574187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>