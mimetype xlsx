--- v0 (2026-05-19)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce5e05dbca04a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c26f7b3b09e04e3b87184909d12766e7.psmdcp" Id="Re73b2c0a378a4d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dc1d2fc3584185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5135393531b144f49a3c7f02f621c248.psmdcp" Id="R1609bbe6284b4707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>