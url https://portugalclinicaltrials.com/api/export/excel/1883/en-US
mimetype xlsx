--- v1 (2026-06-26)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dc1d2fc3584185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5135393531b144f49a3c7f02f621c248.psmdcp" Id="R1609bbe6284b4707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cf2e7b9e4d4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/149244074e934ed281b7e80986391154.psmdcp" Id="R306c6ac1061a4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>