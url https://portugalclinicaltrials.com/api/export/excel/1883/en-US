--- v2 (2026-06-26)
+++ v3 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cf2e7b9e4d4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/149244074e934ed281b7e80986391154.psmdcp" Id="R306c6ac1061a4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad885fced3c24561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c41a87207e448cf9de98308b6f6fa0d.psmdcp" Id="R12723a5439e34507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>