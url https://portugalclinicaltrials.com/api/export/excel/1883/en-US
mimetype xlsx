--- v3 (2026-08-05)
+++ v4 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad885fced3c24561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c41a87207e448cf9de98308b6f6fa0d.psmdcp" Id="R12723a5439e34507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe1097a328e40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/947b81bfeb6a48d59d121fead65d44a9.psmdcp" Id="Rf3aba310c02e4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>