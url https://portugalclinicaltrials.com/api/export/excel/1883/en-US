--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe1097a328e40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/947b81bfeb6a48d59d121fead65d44a9.psmdcp" Id="Rf3aba310c02e4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64d5411123b4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddffb78020fb481a8ef85955778d00e9.psmdcp" Id="R277a31f0260e476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>