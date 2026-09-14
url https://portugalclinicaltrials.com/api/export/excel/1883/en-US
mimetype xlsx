--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64d5411123b4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddffb78020fb481a8ef85955778d00e9.psmdcp" Id="R277a31f0260e476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77441fe6905c4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/250775bb727d43b68b0368de6fb60521.psmdcp" Id="R4f34db72a7b94369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>