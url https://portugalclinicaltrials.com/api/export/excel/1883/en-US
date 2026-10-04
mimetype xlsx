--- v6 (2026-09-14)
+++ v7 (2026-10-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77441fe6905c4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/250775bb727d43b68b0368de6fb60521.psmdcp" Id="R4f34db72a7b94369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d46df7e17b4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb4a16e8060d4008821fa4673fe37c24.psmdcp" Id="R9fe3312cc9374b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>