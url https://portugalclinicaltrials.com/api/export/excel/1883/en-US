--- v7 (2026-10-04)
+++ v8 (2026-10-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d46df7e17b4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb4a16e8060d4008821fa4673fe37c24.psmdcp" Id="R9fe3312cc9374b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae34827570c493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a143667ed594479965b5e131a35bbd9.psmdcp" Id="R9037bc111a3445b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>